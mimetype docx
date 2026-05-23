--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Dardente </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptome of the ovine choroid plexus is regulated by thyroid hormone but not by photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 94, pp.106975. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2025.106975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of VA opsin transcript variants in tissues linked to photoperiodic time measurement in Svalbard rock ptarmigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kalinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Appenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Notash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31, pp.100272. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpap.2025.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenisms in the reproductive response of male quail to short days are driven by testosterone-independent uncoupling in the photoperiodic TSH-DIO2/DIO3 pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 228 (12), pp.jeb250390. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.250390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kisspeptin analog C6 reverses reproductive dysfunction in a mouse model of hyperprolactinemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Beaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sionneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169 (4), pp.e250036. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-25-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin and Seasonal Synchrony in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (5), pp.e12996. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod, but not progesterone, has a strong impact upon the transcriptome of the medio-basal hypothalamus in female goats and ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 588, pp.112216. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2024.112216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short photoperiod modulates behavior, cognition and hippocampal neurogenesis in male Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.951. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28248-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between β-endorphin and kisspeptin neurons of the ewe arcuate nucleus are modulated by photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dufourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.e13242. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.13242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-Sensitive In Vitro Bioassays for FSH, TSH, PTH, Kp, and OT in Addition to LH in Mouse Leydig Tumor Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Derouin Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (15), pp.12047. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms241512047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does apelin affect LH levels? An investigation at the level of GnRH and KNDy neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 557, pp.111752. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2022.111752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of food restriction on the medio‐basal hypothalamus of intact ewes as revealed by a large‐scale transcriptomics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Téteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.e13198. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.13198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, 11 p. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnRH and the photoperiodic control of seasonal reproduction: Delegating the task to kisspeptin and RFRP‐3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (5), pp.e13124. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.13124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field study reveals morphological and neuroendocrine correlates of seasonal breeding in female water voles, Arvicola terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Abi Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod is involved in the regulation of seasonal breeding in male water voles (Arvicola terrestris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Chorfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (19), pp.jeb242792. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.242792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The C-terminal domain of piggyBac transposase is not required for DNA transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 433 (7), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2020.166805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The piggyBac-derived protein 5 (PGBD5) transposes both the closely and the distantly related piggyBac-like elements Tcr-pble and Ifp2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tsakou-Ngouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 433 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2021.166839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debunking the Myth of the Endogenous Antiangiogenic Vegfaxxxb Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William English</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Valluru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryso Kanthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (6), pp.398-409. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tem.2020.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence that Spexin impacts LH release and seasonal breeding in the ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiodic induction without light-mediated circadian entrainment in a High Arctic resident bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Appenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vebjørn J. Melum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander C. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (16), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.220699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-level analysis identifies target genes of sex steroids in ewe seasonal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 512, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain mapping of the gonadotropin‐inhibitory hormone‐related peptide 2 with a novel antibody suggests a connection with emotional reactivity in the Japanese quail (Coturnix japonica, Temminck & Schlegel, 1849)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 527 (11), pp.1872-1884. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cne.24659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuity in the molecular neuroendocrine response to increasing daylengths in Ile-de-France ewes: Is transient Dio2 induction a key feature of circannual timing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (8), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-angiogenic VEGFAxxxb transcripts are not expressed in the medio-basal hypothalamus of the seasonal sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona H. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0197123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod and thyroid hormone regulate expression of l‐dopachrome tautomerase (Dct), a melanocyte stem‐cell marker, in tanycytes of the ovine hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (9), pp.e12640. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroendocrine correlates of the critical day length response in the Soay sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (9), pp.e12631. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of thyroid hormone in seasonal breeding has a restricted transcriptional signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (5), pp.905-919. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-017-2667-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic kisspeptin analog that triggers ovulation and advances puberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.26908. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep26908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle neuroendocrinien de la reproduction chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal breeding in mammals: from basic science to applications and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (1), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential control of Bmal1 circadian transcription by REV-ERB and ROR nuclear receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cermakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (5), pp.391-403. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730405277232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photoperiod extension on clock gene and neuropeptide RNA expression in the SCN of the Soay sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy A. Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela C. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (7), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0159201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Design of Triazololipopeptides Analogs of Kisspeptin Inducing a Long-Lasting Increase of Gonadotropins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (8), pp.3459-3470. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm5019675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circannual biology: The double life of the seasonal thyrotroph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (20), pp.R988-R991. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional divergence of type 2 deiodinase paralogs in the Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Lorgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Casadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (7), pp.936-941. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.01.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal timing: how does a hibernator know when to stop hibernating?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelof A. Hut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjaak J. Riede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (13), pp.R602-R605. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2014.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute injection and chronic perfusion of kisspeptin elicit gonadotropins release but fail to trigger ovulation in the mare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.113.114157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyroid hormone and seasonal rhythmicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis J.P. Ebling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2014.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular mechanisms and integrative timing of neuroendocrine control of GnRH secretion by kisspeptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 382 (1), pp.387-399. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2013.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circannual variation in thyroid hormone deiodinases in a short-day breeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Saenz de Miera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.412-421. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of core circadian feedback loop in suprachiasmatic nucleus of mCry1-luc transgenic reporter mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth S. Maywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Drynan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna E. Chesham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew D. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (23), pp.9547-9552. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1220894110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiodic variation in CD45-positive cells and cell proliferation in the mediobasal hypothalamus of the Soay sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Lincoln</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.548-558. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420528.2012.754450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDNF parabrachio-amygdaloid pathway in morphine-induced analgesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysa Sarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Anne Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipek Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kaufling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (7), pp.1649-1660. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S146114571200168X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin-dependent timing of seasonal reproduction by the pars tuberalis: pivotal roles for long daylengths and thyroid hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.249-266. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02250.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nuclear receptor REV-ERB α is required for the circadian balance of carbohydrate and lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delezie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gréchez-Cassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (8), pp.3321-3335. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.12-208751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong pituitary and hypothalamic responses to photoperiod but not to 6-methoxy-2-benzoxazolinone in female common voles (Microtus arvalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent van Der Vinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 179 (2), pp.289 - 295. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian variation of the response of T cells to antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.E. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Labrecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 187 (12), pp.6291-6300. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1004030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for RGS4 modulation of melatonin and thyrotrophin signalling pathways in the pars tuberalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.I. Loudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (8), pp.725-732. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular switch for photoperiod responsiveness in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy A. Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S.I. Loudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (24), pp.2193-2198. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2010.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of photoperiod on the thyroid-stimulating hormone neuroendocrine system in the european Hamster (Cricetus cricetus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Masson-Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (1), pp.51-55. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2009.01937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular circadian rhythms in central and peripheral clocks in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cermakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420520701283693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cry1 circadian phase in vitro : Wrapped up with an E-Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (1), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730408329267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional feedback loops in the ovine circadian clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurogenetics of food anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pévet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (9), pp.1676-1687. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06962.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock-dependent and independent transcriptional control of the two isoforms from the mouse Rorγ gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mongrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin E. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cermakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes to Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (12), pp.1197-1210. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2443.2008.01237.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral TSH mechanism signals summer in a photoperiodic mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Masson-Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (15), pp.1147-1152. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2008.06.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the F-Box protein FBXL21 in circadian pacemaker function in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (10), pp.e3530. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redondance génétique et synchronisation cellulaire dans les horloges circadiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.270-276. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2008243270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egr1 involvement in evening gene regulation by melatonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (3), pp.764-773. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.08-121467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFamide-Related Peptide and its Cognate Receptor in the Sheep: cDNA Cloning, mRNA Distribution in the Hypothalamus and the Effect of Photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (11), pp.1252-1259. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2008.01784.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circadian clock stops ticking during deep hibernation in the European hamster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Herwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Garidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Menet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (34), pp.13816-13820. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0704699104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptochromes impair phosphorylation of transcriptional activators in the clock: a general mechanism for circadian repression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin E. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cermakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 402 (3), pp.525-536. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20060827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a melatonin-dependent circadian oscillator in the pars tuberalis drive prolactin seasonal rhythmicity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (8), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2007.01564.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of clock gene expression in the suprachiasmatic nuclei and pars tuberalis of the European hamster (Cricetus cricetus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Vivien-Roels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (5), pp.1529-1536. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Tgfalpha in the suprachiasmatic nuclei of nocturnal and diurnal rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vuillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Challet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145 (3), pp.1138-1143. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2006.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-specific expression of tryptophan hydroxylase mRNAs in the rat midbrain: anatomical evidence and daily profiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina S. Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.895-901. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04264.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed hypocaloric feeding and melatonin synchronize the suprachiasmatic clockwork in rats, but with opposite timing of behavioral output.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Caldelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline A. Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Eclancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.921-929. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04284.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noyaux suprachiasmatiques : une horloge circadienne composée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cermakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/200521166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding cues alter clock gene oscillations and photic responses in the suprachiasmatic nuclei of mice exposed to a light/dark cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Challet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (6), pp.1514-1522. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4397-04.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily and circadian expression of neuropeptides in the suprachiasmatic nuclei of nocturnal and diurnal rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Menet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 124 (2), pp.143-151. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbrainres.2004.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark pulse resetting of the suprachiasmatic clock in Syrian hamsters: behavioral phase-shifts and clock gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Challet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127 (2), pp.529-537. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2004.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod differentially regulates clock genes’ expression in the suprachiasmatic nucleus of Syrian hamster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.B. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Menet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.J. Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118 (2), pp.317-322. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0306-4522(03)00008-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT1 melatonin receptor mRNA expressing cells in the pars tuberalis of the european hamster: Effect of photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Klosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson-Pévet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (8), pp.778-786. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2826.2003.01060.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin induces Cry1 expression in the pars tuberalis of the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Menet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Joseph Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Streicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (2), pp.101-106. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0169-328x(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrary to other non-photic cues, acute melatonin injection does not induce immediate changes of clock gene mRNA expression in the rat suprachiasmatic nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.J Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Masson-Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 120 (3), pp.745-755. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0306-4522(03)00344-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and regulation of Icer mRNA in the Syrian hamster pineal gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Garidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Salingre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 112 (1-2), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0169-328x(03)00087-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype of Per1- and Per2- expressing neurons in the suprachiasmatic nucleus of a diurnal rodent ( Arvicanthis ansorgei ): comparison with a nocturnal species, the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Klosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Caldelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Masson-Pévet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 310 (1), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00441-002-0609-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per and neuropeptide expression in the rat suprachiasmatic nuclei: compartmentalization and differential cellular induction by light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Joseph Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Klosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Masson-Pévet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 958 (2), pp.261-271. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-8993(02)03563-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mt1 melatonin receptor and RORβ receptor are co-localized in specific TSH-immunoreactive cells in the pars tuberalis of the rat pituitary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Klosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demarteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (12), pp.1647-1657. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/002215540205001209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel VA opsin transcript variant in tissues linked to photoperiodic time-measurement in Svalbard rock ptarmigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kalinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Appenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biological Rhythms Society Congress (EBRS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Biological Rhythms Society; Japanese Society of Chronobiology; University Lubecensis Sigillum, Aug 2025, Lübeck, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does apelin interact with GnRH and kisspeptin neuronal populations to modulate the central control of reproduction in male rodents? A neuroanatomical, molecular and functional investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish-French Symposium on new regulations of reproduction: the role of adipokines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des animaux : déterminants de la saisonnalité et rôle de l’olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du comité d’éthique INRA-CIRAD-IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes biologiques en reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Journées de la Société de Médecine de la Reproduction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative view of mammalian seasonal neuroendocrinology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ebling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Saenz de Miera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada. pp.17, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the central target for melatonin in seasonal breeding? Pars tuberalis VS premammillary hypothalamus - 20 years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Neuroendocrine mechanisms ans sustainable control of seasonality in sheep and goats – a meeeting to honor the career of Philippe Chemineau”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle photopériodique de la reproduction chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion transversale Association Nationale de l’Insémination Ovine / Groupe de Reproduction Caprine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaisonnement au VEGFxxxb anti-angiogénique pour votre mouton ? Non, merci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'INCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Vishwanatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Belgian Peptide Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mechanisms underpinning seasonality in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep, Sex & Sun: What’s new?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker, University of Tromso, Norway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hormones thyroïdiennes dans la reproduction saisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42è congrès de la Société de neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes intégrés de la reproduction saisonnée et des rythmes circannuels : rôle des hormones thyroïdiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar cells and circannual cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action BM1105</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hormones thyroïdiennes sur le transcriptome saisonnier de l’hypothalamus médio-basal de la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. congrès de la Société Francophone de Chronobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francophone de Chronobiologie. FRA., Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal breeding in mammals: From basic science to applications and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horloges biologiques où comment être à l’heure en toutes saisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual day of the SFR Fed4226</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FED 4226, Structure Fédérative de Recherche (SFR). FRA., Jun 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases moléculaires des rythmes biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting "Neurobiology of Rhythms", SFR Fed4226</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FED 4226, Structure Fédérative de Recherche (SFR). FRA., Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyroid hormone and synchronisation of seasonal rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire externe, Institut de Génomique Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Génomique Fonctionnelle (IGF). Lyon, FRA., Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation des rythmes saisonniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Meeting of the Francophone Society for Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francophone de Chronobiologie. FRA., Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific English Writing. How to conceive, write and publish papers that get cited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Institute of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). CHN., Apr 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chacun son rythme - Introduction aux rythmes biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du Cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Tours, France. 74 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated mechanisms of seasonal reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Institute of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). Beijing, CHN., Apr 2014, Beijing, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires et intégrés du contrôle neuroendocrine de la reproduction saisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Oct 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-endorphin influence on Kisspeptin neurons of the ewes under long day (LD) or short day (SD) photoperiodic treatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2013, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration hypothalamique du message photopériodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès de la Société Francophone de Chronobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Reproduction et des Comportements (0085)., Sep 2012, Loches, France. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transgenic test of the role of Cryptochrome1 in the seasonal neuroendocrine response in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon G. Lillico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Whitelaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). GBR., Jul 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daylenght dependent brain plasticity: a sheep for all seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). GBR., Jul 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian variation of the response of T cells to antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labrecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Meeting of the Society for Research on Biological Rhythms (SRBR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Research on Biological Rhythms (SRBR). USA., May 2012, Destin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deiodinases in the sheep hypothalamus: differential photoperiodic and endogenous spatiotemporal gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Saenz de Miera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN), Jul 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroendocrine control of parr-smolt transformation in Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Casadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Ciborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Lorgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). GBR., Jul 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong pituitary and hypothalamic responses to phohtoperiod but not to 6-methoxy-2-benzoxazolinone in female common voles (Microtus arvalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elżbieta Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent van Der Vinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). GBR., Jul 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crosstalk between the circadian and immune systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin E. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Westfall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mongrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congreso Nacional de Ciencias Fisiologicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of Latinamerican and Caribbean Neuroscience Societies (FALAN). MEX., Nov 2012, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin-dependent timing of seasonal reproduction: molecular basis and practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of MT1 function in the PT: a role for RGS4 in photoperiodic signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.I. Loudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 FASEB Summer Research Conference on Melatonin Receptors: Actions and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Snowmass Village, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian pacemaking within the suprachiasmatic nucleus analysed with a novel mCry1::luciferase transgenic mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Le Drynan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chesham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Washington, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circadian clock controls the response of T cells to antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cermakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin E. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. World Congress of Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Federation of Societies for Chronobiology (WFSC). USA., May 2011, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARAMEL – CAractérisation de la part de RAyonnement lumineux utile aux traitements photopériodiques et à la sécrétion de MELatonine chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Physiologie Animale et Systèmes d'élevage INRAE 2022 (JAS PHASE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. , pp.34, 2022, Recueil des résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la part de rayonnement lumineux utile aux traitements photopériodiques et à la sécrétion de mélatonine chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bordères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. ​Rencontres autour des Recherches sur les Ruminants, pp.388, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic central infusion of apelin decreased LH levels but did not affect gene expression in KNDy neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting increase of gonadotropins by rational design of lipophilic kisspeptin analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Vishwanatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decourt C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of the reproductive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Vishwanatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th SCT Young Research Fellows meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la photopériode sur les comportements émotionnels, les capacités cognitives et la plasticité cérébrale : une étude pilote chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of triazolo-lipopeptides analogs of kisspeptin inducing a long-lasting increase of gonadotropins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Meeting of the American Peptide Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orlando, United States. 2015, 24th Meeting of the American Peptide Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of triazolo-lipopeptides analogs of kisspeptin inducing a long-lasting increase of gonadotrophins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congrès du Groupe Français des Peptides et des Protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Port-Bail, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season and steroid on RFRP3 expression in ewe: a three dimensions analysis of neurons distribution and neurotransmitter markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bartzen-Sprauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-endorphin influence on kisspeptin neurons of the ewes under long day (LD) or short day (SD) photoperiodic treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crosstalk between the circadian and immune systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin E. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Westfall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mongrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, New Delhi, India. 2012, International Congress on Chronobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyroid hormone and hypothalamic stem cells in seasonal functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and stem cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116, pp.91-131, 2021, Vitamins and Hormones, 978-0-323-85550-1. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.vh.2021.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The piggyBac derived transposase 5 (PGBD5) can interact with human piggyBac -like elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02808719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId488"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hugues Dardente </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transcriptome of the ovine choroid plexus is regulated by thyroid hormone but not by photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 94, pp.106975. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2025.106975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of VA opsin transcript variants in tissues linked to photoperiodic time measurement in Svalbard rock ptarmigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kalinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Appenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Notash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31, pp.100272. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpap.2025.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenisms in the reproductive response of male quail to short days are driven by testosterone-independent uncoupling in the photoperiodic TSH-DIO2/DIO3 pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 228 (12), pp.jeb250390. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.250390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kisspeptin analog C6 reverses reproductive dysfunction in a mouse model of hyperprolactinemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Beaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Sionneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169 (4), pp.e250036. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-25-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin and Seasonal Synchrony in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pineal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (5), pp.e12996. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpi.12996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod, but not progesterone, has a strong impact upon the transcriptome of the medio-basal hypothalamus in female goats and ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 588, pp.112216. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2024.112216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short photoperiod modulates behavior, cognition and hippocampal neurogenesis in male Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.951. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28248-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between β-endorphin and kisspeptin neurons of the ewe arcuate nucleus are modulated by photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dufourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.e13242. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.13242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly-Sensitive In Vitro Bioassays for FSH, TSH, PTH, Kp, and OT in Addition to LH in Mouse Leydig Tumor Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Derouin Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (15), pp.12047. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms241512047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does apelin affect LH levels? An investigation at the level of GnRH and KNDy neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 557, pp.111752. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2022.111752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of food restriction on the medio‐basal hypothalamus of intact ewes as revealed by a large‐scale transcriptomics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Téteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.e13198. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.13198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, 11 p. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnRH and the photoperiodic control of seasonal reproduction: Delegating the task to kisspeptin and RFRP‐3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (5), pp.e13124. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.13124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field study reveals morphological and neuroendocrine correlates of seasonal breeding in female water voles, Arvicola terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Abi Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod is involved in the regulation of seasonal breeding in male water voles (Arvicola terrestris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Chorfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (19), pp.jeb242792. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.242792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The C-terminal domain of piggyBac transposase is not required for DNA transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 433 (7), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2020.166805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The piggyBac-derived protein 5 (PGBD5) transposes both the closely and the distantly related piggyBac-like elements Tcr-pble and Ifp2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tsakou-Ngouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 433 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2021.166839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debunking the Myth of the Endogenous Antiangiogenic Vegfaxxxb Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William English</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Valluru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryso Kanthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (6), pp.398-409. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tem.2020.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence that Spexin impacts LH release and seasonal breeding in the ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiodic induction without light-mediated circadian entrainment in a High Arctic resident bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Appenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vebjørn J. Melum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander C. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (16), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.220699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-level analysis identifies target genes of sex steroids in ewe seasonal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 512, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain mapping of the gonadotropin‐inhibitory hormone‐related peptide 2 with a novel antibody suggests a connection with emotional reactivity in the Japanese quail (Coturnix japonica, Temminck & Schlegel, 1849)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 527 (11), pp.1872-1884. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cne.24659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuity in the molecular neuroendocrine response to increasing daylengths in Ile-de-France ewes: Is transient Dio2 induction a key feature of circannual timing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (8), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod and thyroid hormone regulate expression of l‐dopachrome tautomerase (Dct), a melanocyte stem‐cell marker, in tanycytes of the ovine hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (9), pp.e12640. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-angiogenic VEGFAxxxb transcripts are not expressed in the medio-basal hypothalamus of the seasonal sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona H. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0197123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroendocrine correlates of the critical day length response in the Soay sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (9), pp.e12631. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of thyroid hormone in seasonal breeding has a restricted transcriptional signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (5), pp.905-919. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-017-2667-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic kisspeptin analog that triggers ovulation and advances puberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.26908. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep26908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle neuroendocrinien de la reproduction chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential control of Bmal1 circadian transcription by REV-ERB and ROR nuclear receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cermakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (5), pp.391-403. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730405277232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal breeding in mammals: from basic science to applications and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (1), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photoperiod extension on clock gene and neuropeptide RNA expression in the SCN of the Soay sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy A. Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela C. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (7), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0159201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Design of Triazololipopeptides Analogs of Kisspeptin Inducing a Long-Lasting Increase of Gonadotropins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (8), pp.3459-3470. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm5019675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circannual biology: The double life of the seasonal thyrotroph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (20), pp.R988-R991. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional divergence of type 2 deiodinase paralogs in the Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Lorgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Casadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (7), pp.936-941. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.01.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal timing: how does a hibernator know when to stop hibernating?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelof A. Hut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjaak J. Riede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (13), pp.R602-R605. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2014.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute injection and chronic perfusion of kisspeptin elicit gonadotropins release but fail to trigger ovulation in the mare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.113.114157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyroid hormone and seasonal rhythmicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis J.P. Ebling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2014.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular mechanisms and integrative timing of neuroendocrine control of GnRH secretion by kisspeptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 382 (1), pp.387-399. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2013.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circannual variation in thyroid hormone deiodinases in a short-day breeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Saenz de Miera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.412-421. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of core circadian feedback loop in suprachiasmatic nucleus of mCry1-luc transgenic reporter mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth S. Maywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Drynan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna E. Chesham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew D. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (23), pp.9547-9552. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1220894110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDNF parabrachio-amygdaloid pathway in morphine-induced analgesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysa Sarhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Anne Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipek Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kaufling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (7), pp.1649-1660. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S146114571200168X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiodic variation in CD45-positive cells and cell proliferation in the mediobasal hypothalamus of the Soay sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Lincoln</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.548-558. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420528.2012.754450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin-dependent timing of seasonal reproduction by the pars tuberalis: pivotal roles for long daylengths and thyroid hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.249-266. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02250.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nuclear receptor REV-ERB α is required for the circadian balance of carbohydrate and lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delezie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gréchez-Cassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (8), pp.3321-3335. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.12-208751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong pituitary and hypothalamic responses to photoperiod but not to 6-methoxy-2-benzoxazolinone in female common voles (Microtus arvalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent van Der Vinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 179 (2), pp.289 - 295. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian variation of the response of T cells to antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.E. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Labrecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 187 (12), pp.6291-6300. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1004030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for RGS4 modulation of melatonin and thyrotrophin signalling pathways in the pars tuberalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.I. Loudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (8), pp.725-732. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular switch for photoperiod responsiveness in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy A. Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S.I. Loudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (24), pp.2193-2198. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2010.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of photoperiod on the thyroid-stimulating hormone neuroendocrine system in the european Hamster (Cricetus cricetus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Masson-Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (1), pp.51-55. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2009.01937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular circadian rhythms in central and peripheral clocks in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cermakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420520701283693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cry1 circadian phase in vitro : Wrapped up with an E-Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (1), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748730408329267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional feedback loops in the ovine circadian clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurogenetics of food anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pévet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (9), pp.1676-1687. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06962.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock-dependent and independent transcriptional control of the two isoforms from the mouse Rorγ gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mongrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin E. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cermakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes to Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (12), pp.1197-1210. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2443.2008.01237.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral TSH mechanism signals summer in a photoperiodic mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Masson-Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (15), pp.1147-1152. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2008.06.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the F-Box protein FBXL21 in circadian pacemaker function in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (10), pp.e3530. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redondance génétique et synchronisation cellulaire dans les horloges circadiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.270-276. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2008243270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egr1 involvement in evening gene regulation by melatonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. C. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (3), pp.764-773. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.08-121467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFamide-Related Peptide and its Cognate Receptor in the Sheep: cDNA Cloning, mRNA Distribution in the Hypothalamus and the Effect of Photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (11), pp.1252-1259. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2008.01784.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circadian clock stops ticking during deep hibernation in the European hamster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Herwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Garidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Menet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (34), pp.13816-13820. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0704699104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptochromes impair phosphorylation of transcriptional activators in the clock: a general mechanism for circadian repression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin E. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cermakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 402 (3), pp.525-536. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20060827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a melatonin-dependent circadian oscillator in the pars tuberalis drive prolactin seasonal rhythmicity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (8), pp.657-666. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2007.01564.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of clock gene expression in the suprachiasmatic nuclei and pars tuberalis of the European hamster (Cricetus cricetus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Vivien-Roels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (5), pp.1529-1536. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Tgfalpha in the suprachiasmatic nuclei of nocturnal and diurnal rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vuillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Challet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145 (3), pp.1138-1143. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2006.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-specific expression of tryptophan hydroxylase mRNAs in the rat midbrain: anatomical evidence and daily profiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina S. Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.895-901. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04264.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed hypocaloric feeding and melatonin synchronize the suprachiasmatic clockwork in rats, but with opposite timing of behavioral output.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Caldelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline A. Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Eclancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.921-929. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04284.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noyaux suprachiasmatiques : une horloge circadienne composée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cermakian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/200521166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding cues alter clock gene oscillations and photic responses in the suprachiasmatic nuclei of mice exposed to a light/dark cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Challet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (6), pp.1514-1522. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4397-04.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily and circadian expression of neuropeptides in the suprachiasmatic nuclei of nocturnal and diurnal rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Menet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 124 (2), pp.143-151. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbrainres.2004.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark pulse resetting of the suprachiasmatic clock in Syrian hamsters: behavioral phase-shifts and clock gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Challet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127 (2), pp.529-537. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2004.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod differentially regulates clock genes’ expression in the suprachiasmatic nucleus of Syrian hamster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.B. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Menet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.J. Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118 (2), pp.317-322. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0306-4522(03)00008-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT1 melatonin receptor mRNA expressing cells in the pars tuberalis of the european hamster: Effect of photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Klosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson-Pévet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (8), pp.778-786. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2826.2003.01060.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin induces Cry1 expression in the pars tuberalis of the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Menet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Joseph Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Streicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (2), pp.101-106. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0169-328x(03)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrary to other non-photic cues, acute melatonin injection does not induce immediate changes of clock gene mRNA expression in the rat suprachiasmatic nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.J Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Masson-Pevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 120 (3), pp.745-755. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0306-4522(03)00344-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and regulation of Icer mRNA in the Syrian hamster pineal gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Garidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Salingre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 112 (1-2), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0169-328x(03)00087-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype of Per1- and Per2- expressing neurons in the suprachiasmatic nucleus of a diurnal rodent ( Arvicanthis ansorgei ): comparison with a nocturnal species, the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Klosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Caldelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Masson-Pévet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 310 (1), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00441-002-0609-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per and neuropeptide expression in the rat suprachiasmatic nuclei: compartmentalization and differential cellular induction by light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Joseph Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Klosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Masson-Pévet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 958 (2), pp.261-271. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-8993(02)03563-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mt1 melatonin receptor and RORβ receptor are co-localized in specific TSH-immunoreactive cells in the pars tuberalis of the rat pituitary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Klosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demarteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (12), pp.1647-1657. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/002215540205001209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel VA opsin transcript variant in tissues linked to photoperiodic time-measurement in Svalbard rock ptarmigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kalinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Appenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biological Rhythms Society Congress (EBRS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Biological Rhythms Society; Japanese Society of Chronobiology; University Lubecensis Sigillum, Aug 2025, Lübeck, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does apelin interact with GnRH and kisspeptin neuronal populations to modulate the central control of reproduction in male rodents? A neuroanatomical, molecular and functional investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish-French Symposium on new regulations of reproduction: the role of adipokines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des animaux : déterminants de la saisonnalité et rôle de l’olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du comité d’éthique INRA-CIRAD-IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes biologiques en reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Journées de la Société de Médecine de la Reproduction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative view of mammalian seasonal neuroendocrinology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ebling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Saenz de Miera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada. pp.17, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the central target for melatonin in seasonal breeding? Pars tuberalis VS premammillary hypothalamus - 20 years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Neuroendocrine mechanisms ans sustainable control of seasonality in sheep and goats – a meeeting to honor the career of Philippe Chemineau”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle photopériodique de la reproduction chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion transversale Association Nationale de l’Insémination Ovine / Groupe de Reproduction Caprine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Vishwanatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Belgian Peptide Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaisonnement au VEGFxxxb anti-angiogénique pour votre mouton ? Non, merci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'INCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mechanisms underpinning seasonality in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Neuroendocrinology. ICN2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep, Sex & Sun: What’s new?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker, University of Tromso, Norway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hormones thyroïdiennes dans la reproduction saisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42è congrès de la Société de neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes intégrés de la reproduction saisonnée et des rythmes circannuels : rôle des hormones thyroïdiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendar cells and circannual cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action BM1105</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hormones thyroïdiennes sur le transcriptome saisonnier de l’hypothalamus médio-basal de la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. congrès de la Société Francophone de Chronobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francophone de Chronobiologie. FRA., Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal breeding in mammals: From basic science to applications and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horloges biologiques où comment être à l’heure en toutes saisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual day of the SFR Fed4226</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FED 4226, Structure Fédérative de Recherche (SFR). FRA., Jun 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases moléculaires des rythmes biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting "Neurobiology of Rhythms", SFR Fed4226</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FED 4226, Structure Fédérative de Recherche (SFR). FRA., Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyroid hormone and synchronisation of seasonal rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire externe, Institut de Génomique Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Génomique Fonctionnelle (IGF). Lyon, FRA., Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation des rythmes saisonniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Meeting of the Francophone Society for Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francophone de Chronobiologie. FRA., Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific English Writing. How to conceive, write and publish papers that get cited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Institute of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). CHN., Apr 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chacun son rythme - Introduction aux rythmes biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du Cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Tours, France. 74 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated mechanisms of seasonal reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Institute of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). Beijing, CHN., Apr 2014, Beijing, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires et intégrés du contrôle neuroendocrine de la reproduction saisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Oct 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-endorphin influence on Kisspeptin neurons of the ewes under long day (LD) or short day (SD) photoperiodic treatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2013, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration hypothalamique du message photopériodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès de la Société Francophone de Chronobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Reproduction et des Comportements (0085)., Sep 2012, Loches, France. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transgenic test of the role of Cryptochrome1 in the seasonal neuroendocrine response in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon G. Lillico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Whitelaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). GBR., Jul 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daylenght dependent brain plasticity: a sheep for all seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Wyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hazlerigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). GBR., Jul 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian variation of the response of T cells to antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labrecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Meeting of the Society for Research on Biological Rhythms (SRBR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Research on Biological Rhythms (SRBR). USA., May 2012, Destin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deiodinases in the sheep hypothalamus: differential photoperiodic and endogenous spatiotemporal gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Saenz de Miera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN), Jul 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroendocrine control of parr-smolt transformation in Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Casadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Ciborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Lorgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Hazlerigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). GBR., Jul 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong pituitary and hypothalamic responses to phohtoperiod but not to 6-methoxy-2-benzoxazolinone in female common voles (Microtus arvalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elżbieta Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent van Der Vinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society for Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for Neuroendocrinology (BSN). GBR., Jul 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crosstalk between the circadian and immune systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin E. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Westfall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mongrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congreso Nacional de Ciencias Fisiologicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of Latinamerican and Caribbean Neuroscience Societies (FALAN). MEX., Nov 2012, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin-dependent timing of seasonal reproduction: molecular basis and practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of MT1 function in the PT: a role for RGS4 in photoperiodic signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.I. Loudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Lincoln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 FASEB Summer Research Conference on Melatonin Receptors: Actions and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Snowmass Village, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian pacemaking within the suprachiasmatic nucleus analysed with a novel mCry1::luciferase transgenic mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Le Drynan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chesham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Fustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Washington, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circadian clock controls the response of T cells to antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cermakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin E. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. World Congress of Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Federation of Societies for Chronobiology (WFSC). USA., May 2011, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARAMEL – CAractérisation de la part de RAyonnement lumineux utile aux traitements photopériodiques et à la sécrétion de MELatonine chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Physiologie Animale et Systèmes d'élevage INRAE 2022 (JAS PHASE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. , pp.34, 2022, Recueil des résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la part de rayonnement lumineux utile aux traitements photopériodiques et à la sécrétion de mélatonine chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bordères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. ​Rencontres autour des Recherches sur les Ruminants, pp.388, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic central infusion of apelin decreased LH levels but did not affect gene expression in KNDy neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting increase of gonadotropins by rational design of lipophilic kisspeptin analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Vishwanatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decourt C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of the reproductive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Vishwanatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th SCT Young Research Fellows meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la photopériode sur les comportements émotionnels, les capacités cognitives et la plasticité cérébrale : une étude pilote chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of triazolo-lipopeptides analogs of kisspeptin inducing a long-lasting increase of gonadotropins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Meeting of the American Peptide Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orlando, United States. 2015, 24th Meeting of the American Peptide Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of triazolo-lipopeptides analogs of kisspeptin inducing a long-lasting increase of gonadotrophins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congrès du Groupe Français des Peptides et des Protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Port-Bail, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season and steroid on RFRP3 expression in ewe: a three dimensions analysis of neurons distribution and neurotransmitter markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bartzen-Sprauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Decourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-endorphin influence on kisspeptin neurons of the ewes under long day (LD) or short day (SD) photoperiodic treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crosstalk between the circadian and immune systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin E. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Westfall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rooney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mongrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Chronobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, New Delhi, India. 2012, International Congress on Chronobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyroid hormone and hypothalamic stem cells in seasonal functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and stem cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116, pp.91-131, 2021, Vitamins and Hormones, 978-0-323-85550-1. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.vh.2021.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The piggyBac derived transposase 5 (PGBD5) can interact with human piggyBac -like elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02808719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId488"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mialhe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2025.106975" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kalinov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Appenroth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcdowell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Notash" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpap.2025.100272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250390" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Beaudou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sionneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-25-0036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hazlerigg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12996" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2024.112216" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185480v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28248-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13242" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2022.111752" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13198" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13124" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ramadier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Chorfa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Trouillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242792" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Helou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.166805" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tsakou-Ngouafo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.166839" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William English" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Valluru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Kanthou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simpson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2020.01.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.08.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vebj&#248;rn J. Melum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. West" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Hazlerigg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.220699" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110825" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24659" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12775" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona H. Wood" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197123" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12640" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lincoln" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12631" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazlerigg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2667-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26908" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigu&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cermakian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730405277232" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy A. Wyse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Lincoln" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela C. Wagner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marceau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm5019675" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630440v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.09.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194956v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lorgen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Casadei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Krol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Douglas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Birnie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.01.074" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129849v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof A. Hut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjaak J. Riede" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.05.061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.114157" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J.P. Ebling" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2014.00019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129804v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.10.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129720v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saenz de Miera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hanon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Birnie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RBCM2P2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129751v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S. Maywood" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Drynan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna E. Chesham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew D. Edwards" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1220894110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129737v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Hazlerigg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Wyse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hanon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Lincoln" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2012.754450" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129752v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Sarhan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Anne Pawlowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barthas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Yalcin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kaufling" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S146114571200168X" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02250.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6D739C778506A82EB9D2D70375D6B0D5821D002/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delezie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Oudart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gr&#233;chez-Cassiau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-208751" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Der Vinne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.09.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Fortier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rooney" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Hardy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labrecque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1004030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129590v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Dupr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Birnie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.I. Loudon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02168.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB6A57B1E0CA49616ACA9AB56CD85BD1F5287964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115209v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dupr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S.I. Loudon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2010.10.048" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Routledge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Masson-Pevet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Morgan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2009.01937.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3031B435CA9BC20ED7EAA6172FE9998D80E6090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115288v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283693" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115214v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fustin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. O'Neill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hastings" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730408329267" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FE1F64E72E7F9A2BEE480AF0E247A58654966EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fustin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.03.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GW8QV0F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Challet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P&#233;vet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06962.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60F9184A147164C1DB93E29C0E07C1436545C4A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mongrain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ruan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E. Fortier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2443.2008.01237.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115226v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Masson-P&#233;vet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.06.076" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035305v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003530" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115227v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2008243270" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115218v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fustin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Wagner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Carter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Johnston" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-121467" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115225v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birnie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lincoln" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01784.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV3JGZ7F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192487v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Revel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Herwig" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Garidou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704699104" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115235v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060827" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115231v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2007.01564.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQFKB2WB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192483v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Vivien-Roels" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pevet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05421.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ8KDTXZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192481v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vuillez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.12.026" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZDVZ0NG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093864v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina S. Malek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raison" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04264.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKMJ58WC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093863v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Caldelas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A. Feillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eclancher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04284.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R94W8D9K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115238v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200521166" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094439v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Graff" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Challet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4397-04.2005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115243v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbrainres.2004.01.010" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B97M95R4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035338v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Escobar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pevet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Challet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2004.05.026" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHLJC8HZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115258v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tournier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Menet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Poirel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(03)00008-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P61L5QTG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115246v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klosen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;vet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson-P&#233;vet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.2003.01060.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC0DJWFZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Joseph Poirel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Streicher" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(03)00134-7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPN2MF09-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115251v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J Poirel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boggio" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Masson-Pevet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(03)00344-0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C1NCD06-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115260v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Diaz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Salingre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(03)00087-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V2NB0TX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115273v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klosen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-002-0609-9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZ3KZ1FC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115270v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(02)03563-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ83WKJN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115267v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Bienvenu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarteau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Guerrero" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215540205001209" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391302v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kalinova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Lucas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832244v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448871v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448865v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738063v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Wood" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ebling" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12729" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448860v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448873v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790520v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892809v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Vishwanatha" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galibert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737611v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448876v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784875v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605153v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604005v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604001v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605587v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793905v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799470v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792775v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792537v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800280v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797634v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797393v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746481v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745743v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744810v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747312v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Lillico" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Whitelaw" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744434v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wyse" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748154v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Fortier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Hardy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labrecque" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745222v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744798v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Ciborowski" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745233v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Kr&#243;l" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Birnie" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748056v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Westfall" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rooney" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745344v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806612v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807550v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Le Drynan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chesham" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748150v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927555v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927837v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bord&#232;res" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448798v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894282v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt C" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894277v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741219v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741835v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marceau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793091v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741447v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bartzen-Sprauer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448858v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748054v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233216v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.vh.2021.02.005" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208952v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808719v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mialhe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2025.106975" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kalinov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Appenroth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcdowell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Notash" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpap.2025.100272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250390" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Beaudou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sionneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-25-0036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hazlerigg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12996" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2024.112216" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185480v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28248-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13242" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2022.111752" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13198" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13124" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ramadier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Chorfa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Trouillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242792" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Helou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.166805" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tsakou-Ngouafo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.166839" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William English" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Valluru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Kanthou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simpson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2020.01.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.08.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vebj&#248;rn J. Melum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. West" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Hazlerigg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.220699" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110825" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24659" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12775" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621745v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12640" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona H. Wood" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197123" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lincoln" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12631" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazlerigg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2667-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26908" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gigu&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cermakian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730405277232" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.045" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy A. Wyse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Lincoln" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela C. Wagner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marceau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm5019675" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630440v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.09.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194956v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lorgen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Casadei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Krol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Douglas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Birnie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.01.074" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129849v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof A. Hut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjaak J. Riede" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.05.061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.114157" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J.P. Ebling" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2014.00019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129804v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.10.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129720v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saenz de Miera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hanon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Birnie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RBCM2P2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129751v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S. Maywood" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Drynan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna E. Chesham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew D. Edwards" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1220894110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129752v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Sarhan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Anne Pawlowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barthas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Yalcin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kaufling" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S146114571200168X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129737v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Hazlerigg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Wyse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hanon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Lincoln" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2012.754450" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02250.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6D739C778506A82EB9D2D70375D6B0D5821D002/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delezie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Oudart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gr&#233;chez-Cassiau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-208751" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Der Vinne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.09.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Fortier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rooney" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Hardy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labrecque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1004030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129590v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Dupr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Birnie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.I. Loudon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02168.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB6A57B1E0CA49616ACA9AB56CD85BD1F5287964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115209v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dupr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S.I. Loudon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2010.10.048" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115212v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Routledge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Masson-Pevet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Morgan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2009.01937.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3031B435CA9BC20ED7EAA6172FE9998D80E6090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115288v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520701283693" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115214v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fustin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. O'Neill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hastings" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748730408329267" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FE1F64E72E7F9A2BEE480AF0E247A58654966EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fustin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.03.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GW8QV0F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Challet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P&#233;vet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06962.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60F9184A147164C1DB93E29C0E07C1436545C4A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mongrain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ruan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E. Fortier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2443.2008.01237.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115226v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Masson-P&#233;vet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.06.076" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035305v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003530" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115227v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2008243270" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115218v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Fustin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Wagner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Carter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Johnston" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-121467" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115225v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birnie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lincoln" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01784.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV3JGZ7F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192487v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Revel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Herwig" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Garidou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704699104" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115235v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060827" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115231v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2007.01564.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JQFKB2WB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192483v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Vivien-Roels" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pevet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05421.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJ8KDTXZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192481v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vuillez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.12.026" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZDVZ0NG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093864v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina S. Malek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Raison" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04264.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKMJ58WC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093863v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Caldelas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A. Feillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eclancher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04284.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R94W8D9K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115238v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200521166" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094439v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Graff" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Challet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4397-04.2005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115243v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbrainres.2004.01.010" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B97M95R4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035338v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Escobar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pevet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Challet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2004.05.026" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHLJC8HZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115258v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tournier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Menet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Poirel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(03)00008-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P61L5QTG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115246v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Klosen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;vet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson-P&#233;vet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.2003.01060.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC0DJWFZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Joseph Poirel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Streicher" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(03)00134-7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPN2MF09-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115251v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J Poirel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boggio" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Masson-Pevet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(03)00344-0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C1NCD06-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115260v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Diaz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Salingre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(03)00087-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V2NB0TX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115273v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klosen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-002-0609-9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZ3KZ1FC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115270v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(02)03563-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ83WKJN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115267v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Bienvenu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarteau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Guerrero" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215540205001209" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391302v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kalinova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Lucas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832244v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448871v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448865v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738063v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Wood" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ebling" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12729" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448860v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448873v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892809v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Vishwanatha" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galibert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790520v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737611v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448876v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784875v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605153v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604005v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604001v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605587v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793905v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799470v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792775v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792537v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800280v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797634v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797393v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746481v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745743v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744810v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747312v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Lillico" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Whitelaw" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744434v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wyse" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748154v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Fortier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Hardy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labrecque" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745222v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744798v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Ciborowski" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745233v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Kr&#243;l" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Birnie" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748056v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Westfall" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rooney" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745344v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806612v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807550v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Le Drynan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chesham" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748150v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927555v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927837v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bord&#232;res" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448798v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894282v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt C" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894277v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741219v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741835v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marceau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793091v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741447v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bartzen-Sprauer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448858v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748054v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233216v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.vh.2021.02.005" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208952v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808719v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>