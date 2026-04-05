--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -210,248 +210,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft locality restrictions in negative concord: Evidence from the French future polarity effect</w:t>
+                <w:t xml:space="preserve">Conceptual Spaces for Conceptual Engineering? Feminism as a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Liang</w:t>
+                <w:t xml:space="preserve">Lina Bendifallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Amsili</w:t>
+                <w:t xml:space="preserve">Igor Douven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Language and Linguistic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (3), pp.1731-1769. </w:t>
+              <w:t xml:space="preserve">Review of Philosophy and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.199-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11049-024-09650-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13164-023-00708-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199749v1</w:t>
+                <w:t xml:space="preserve">hal-04354570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Spaces for Conceptual Engineering? Feminism as a Case Study</w:t>
+                <w:t xml:space="preserve">Soft locality restrictions in negative concord: Evidence from the French future polarity effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Bendifallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Abbou</w:t>
+                <w:t xml:space="preserve">Yiming Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Douven</w:t>
+                <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Philosophy and Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.199-229. </w:t>
+              <w:t xml:space="preserve">Natural Language and Linguistic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (3), pp.1731-1769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13164-023-00708-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11049-024-09650-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354570v1</w:t>
+                <w:t xml:space="preserve">hal-05199749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Meaning</w:t>
               </w:r>
@@ -626,235 +626,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing linguistic variation using discursive worlds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French subject doubling: A third path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Thiberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sociolinguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (4), pp.40-63. </w:t>
+              <w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (7), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/josl.12672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5565/rev/isogloss.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837993v1</w:t>
+                <w:t xml:space="preserve">hal-04841794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French subject doubling: A third path</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiming Liang</w:t>
+                <w:t xml:space="preserve">Analyzing linguistic variation using discursive worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Donati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heather Burnett</w:t>
+                <w:t xml:space="preserve">Gabriel Thiberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (7), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Journal of Sociolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (4), pp.40-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5565/rev/isogloss.420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/josl.12672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841794v1</w:t>
+                <w:t xml:space="preserve">hal-04837993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Hygiene</w:t>
               </w:r>
@@ -1029,209 +1029,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démêler les effets des stéréotypes et le genre grammatical dans le biais masculin : une approche expérimentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Political dimensions of gender inclusive writing in Parisian universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/glad.2839⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sociolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (5), pp.808-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/josl.12489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510044v1</w:t>
+                <w:t xml:space="preserve">hal-03510028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political dimensions of gender inclusive writing in Parisian universities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polysémie et troncation des noms en -ion en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sociolinguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XLIII (1), pp.97-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510028v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03520612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failures of Gricean reasoning and the role of stereotypes in the production of gender marking in French</w:t>
               </w:r>
@@ -1247,51 +1251,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa: a journal of general linguistics (2021-..)</w:t>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/gjgl.1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
@@ -1302,568 +1306,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysémie et troncation des noms en -ion en français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonami</w:t>
+                <w:t xml:space="preserve">Failures of Gricean reasoning and the role of stereotypes in the production of gender marking in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/gjgl.1310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03520612v1</w:t>
+                <w:t xml:space="preserve">hal-03251885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failures of Gricean reasoning and the role of stereotypes in the production of gender marking in French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pozniak</w:t>
+                <w:t xml:space="preserve">Corpus, experimental and modeling investigations of cross-linguistic differences in pronoun resolution preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa: a journal of general linguistics (2016-2021)</w:t>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/gjgl.1310⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/gjgl.1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251885v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus, experimental and modeling investigations of cross-linguistic differences in pronoun resolution preferences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Political dimensions of gender inclusive writing in Parisian universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Hemforth</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa: a journal of general linguistics (2021-..)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/gjgl.1142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sociolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/josl.12489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506513v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political dimensions of gender inclusive writing in Parisian universities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démêler les effets des stéréotypes et le genre grammatical dans le biais masculin : une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sociolinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/josl.12489⟩</w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251881v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Persona-based Semantics for Slurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean does the dishes while Marie fixes the car: a qualitative and quantitative study of social gender in French syntax articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grazer Philosophische Studien - Internationale Zeitschrift für Analytische Philosophie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.47\textendash72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099577v1</w:t>
+                <w:t xml:space="preserve">halshs-03134867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean does the dishes while Marie fixes the car: a qualitative and quantitative study of social gender in French syntax articles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Persona-based Semantics for Slurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grazer Philosophische Studien - Internationale Zeitschrift für Analytische Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (1), pp.31-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18756735-09701004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03134867v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentential Negation in North-eastern Gallo-Romance dialects: insights from the Atlas Linguistique de la France</w:t>
               </w:r>
@@ -1931,51 +1931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic Prescription, Ideological Structure and the Actuation of Linguistic Changes: Grammatical Gender in French Parliamentary Debates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.65-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2297,247 +2297,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penumbral connections in comparative constructions</w:t>
+                <w:t xml:space="preserve">A Delineation solution to the puzzles of absolute adjectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24, pp.35-60</w:t>
+              <w:t xml:space="preserve">Linguistics &amp; Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.1-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01428557v1</w:t>
+                <w:t xml:space="preserve">halshs-01428510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Delineation solution to the puzzles of absolute adjectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le prédicat résultatif adjectival en français médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Troberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistics &amp; Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37, pp.1-39</w:t>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.152-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01428510v1</w:t>
+                <w:t xml:space="preserve">halshs-01428475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prédicat résultatif adjectival en français médiéval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penumbral connections in comparative constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37, pp.152-176</w:t>
+              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.35-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01428475v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Microvariation in the Study of Semantic Universals: Adverbial Quantifiers in European and Québec French</w:t>
               </w:r>
@@ -2618,209 +2618,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I expected better from you, Mr. King”: Feminist resistance and reader critique in the subreddit r/MenWritingWomen</w:t>
+                <w:t xml:space="preserve">Characterizing non-binary French: A first step towards debiasing gender inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impulses and Approaches to Computer-Mediated Communication: Proceedings of the 12th International Conference on Computer-Mediated Communication and Social Media Corpora for the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bayreuth, Germany. pp.72-77, </w:t>
+              <w:t xml:space="preserve">6th Workshop on Gender Bias in Natural Language Processing (GeBNLP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.160-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15495/EPub_UBT_00008705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.gebnlp-1.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354239v1</w:t>
+                <w:t xml:space="preserve">hal-05204423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing non-binary French: A first step towards debiasing gender inference</w:t>
+                <w:t xml:space="preserve">“I expected better from you, Mr. King”: Feminist resistance and reader critique in the subreddit r/MenWritingWomen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Gender Bias in Natural Language Processing (GeBNLP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.160-170, </w:t>
+              <w:t xml:space="preserve">Impulses and Approaches to Computer-Mediated Communication: Proceedings of the 12th International Conference on Computer-Mediated Communication and Social Media Corpora for the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bayreuth, Germany. pp.72-77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.gebnlp-1.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15495/EPub_UBT_00008705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204423v1</w:t>
+                <w:t xml:space="preserve">hal-05354239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les inégalités de genre en ligne avec le genre grammatical : Une étude du subreddit r/france</w:t>
               </w:r>
@@ -2888,64 +2888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniformité de la densité informationnelle: le cas du redoublement du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2977,424 +2977,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions of Écriture Inclusive in Parisian Universities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pozniak</w:t>
+                <w:t xml:space="preserve">Mathematical hygiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Arana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGALA11 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Munich Center for Mathematical Philosophy Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665976v1</w:t>
+                <w:t xml:space="preserve">halshs-03388733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Arana</w:t>
+                <w:t xml:space="preserve">Dimensions of Écriture Inclusive in Parisian Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Munich Center for Mathematical Philosophy Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">IGALA11 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03388733v1</w:t>
+                <w:t xml:space="preserve">hal-03665976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miriam Schulz</w:t>
+                <w:t xml:space="preserve">Polysémie et troncation des noms en -ion en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Sentence Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Sémantique pour les ressources en Morphologie Dérivationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nabil Hathout; Fiammetta Namer, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988717v1</w:t>
+                <w:t xml:space="preserve">hal-04577489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysémie et troncation des noms en -ion en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonami</w:t>
+                <w:t xml:space="preserve">Miriam Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Sémantique pour les ressources en Morphologie Dérivationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nabil Hathout; Fiammetta Namer, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Human Sentence Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577489v1</w:t>
+                <w:t xml:space="preserve">hal-03988717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual Spaces Model of Socially Motivated Language Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Meeting of the Society for Computation in Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3419,77 +3419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CUNY 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3508,191 +3508,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crosslinguistic differences in pronoun resolution</w:t>
+                <w:t xml:space="preserve">A Bayesian Game-Theoretic Approach to Cross-Linguistic Variation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMLaP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">XPrag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01955097v1</w:t>
+                <w:t xml:space="preserve">halshs-01955076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Game-Theoretic Approach to Cross-Linguistic Variation.</w:t>
+                <w:t xml:space="preserve">Modelling crosslinguistic differences in pronoun resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XPrag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">AMLaP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01955076v1</w:t>
+                <w:t xml:space="preserve">halshs-01955097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Intra-Speaker Variation to Diagnose Syntactic Structure</w:t>
               </w:r>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Troberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diachro VII - le français en diachronie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Université Paris 3 Sorbonne Nouvelle, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4582,51 +4582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of social gender ideologies on the interpretation and production of French grammatical gender marking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4696,64 +4696,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform information density explains subject doubling in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5228,51 +5228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de choix de l’auxiliaire en ancien français : étude quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Troberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5454,89 +5454,102 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation as a Testing Ground for Grammatical Theory: Variable Negative Concord in Montréal French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Latin to Modern French: A Punctuated Shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Troberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425393v1</w:t>
+                <w:t xml:space="preserve">halshs-01425403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de choix de l'auxiliaire en ancien français: étude qualitative et quantitative</w:t>
               </w:r>
@@ -5548,51 +5561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Troberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5604,164 +5617,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Latin to Modern French: A Punctuated Shift</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signalling Games, Sociolinguistic Variation and the Construction of Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425403v1</w:t>
+                <w:t xml:space="preserve">halshs-01425374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signalling Games, Sociolinguistic Variation and the Construction of Style</w:t>
+                <w:t xml:space="preserve">Variation as a Testing Ground for Grammatical Theory: Variable Negative Concord in Montréal French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425374v1</w:t>
+                <w:t xml:space="preserve">halshs-01425393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6023,51 +6023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2024-0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Liang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11049-024-09650-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bendifallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Douven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13164-023-00708-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-linguistics-041624-111848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Corbeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269524000176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12672" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Donati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152746v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-023-04254-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269523000236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Richy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2839" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12489" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anselme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18756735-09701004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047404518001161" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269519000218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Troberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15495/EPub_UBT_00008705" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.gebnlp-1.16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali A. Tagliamonte." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428444v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tremblay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02153417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanny Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Demberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Sutton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118788516.sem053" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162713003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin D&#233;nigot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2024-0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bendifallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Douven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13164-023-00708-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Liang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11049-024-09650-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-linguistics-041624-111848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Corbeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269524000176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Donati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12672" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152746v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-023-04254-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269523000236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anselme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Richy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2839" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18756735-09701004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047404518001161" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269519000218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Troberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.gebnlp-1.16" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15495/EPub_UBT_00008705" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali A. Tagliamonte." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428444v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tremblay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02153417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanny Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Demberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Sutton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118788516.sem053" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162713003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin D&#233;nigot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>