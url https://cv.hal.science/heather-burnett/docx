--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1282,1325 +1282,1234 @@
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/gjgl.1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510031v1</w:t>
+                <w:t xml:space="preserve">hal-03251885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failures of Gricean reasoning and the role of stereotypes in the production of gender marking in French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pozniak</w:t>
+                <w:t xml:space="preserve">Corpus, experimental and modeling investigations of cross-linguistic differences in pronoun resolution preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/gjgl.1310⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/gjgl.1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251885v1</w:t>
+                <w:t xml:space="preserve">hal-03506513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus, experimental and modeling investigations of cross-linguistic differences in pronoun resolution preferences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Political dimensions of gender inclusive writing in Parisian universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Hemforth</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sociolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/josl.12489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/gjgl.1142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03506513v1</w:t>
+                <w:t xml:space="preserve">hal-03251881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political dimensions of gender inclusive writing in Parisian universities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démêler les effets des stéréotypes et le genre grammatical dans le biais masculin : une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sociolinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/josl.12489⟩</w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251881v1</w:t>
+                <w:t xml:space="preserve">hal-03510044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démêler les effets des stéréotypes et le genre grammatical dans le biais masculin : une approche expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Jean does the dishes while Marie fixes the car: a qualitative and quantitative study of social gender in French syntax articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.47\textendash72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glad.2839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03510044v1</w:t>
+                <w:t xml:space="preserve">halshs-03134867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean does the dishes while Marie fixes the car: a qualitative and quantitative study of social gender in French syntax articles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Persona-based Semantics for Slurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grazer Philosophische Studien - Internationale Zeitschrift für Analytische Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (1), pp.31-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18756735-09701004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03134867v1</w:t>
+                <w:t xml:space="preserve">hal-03099577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Persona-based Semantics for Slurs</w:t>
+                <w:t xml:space="preserve">Sentential Negation in North-eastern Gallo-Romance dialects: insights from the Atlas Linguistique de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grazer Philosophische Studien - Internationale Zeitschrift für Analytische Philosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.189-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18756735-09701004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03099577v1</w:t>
+                <w:t xml:space="preserve">hal-03988721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentential Negation in North-eastern Gallo-Romance dialects: insights from the Atlas Linguistique de la France</w:t>
+                <w:t xml:space="preserve">Linguistic Prescription, Ideological Structure and the Actuation of Linguistic Changes: Grammatical Gender in French Parliamentary Debates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.65-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0047404518001161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988721v1</w:t>
+                <w:t xml:space="preserve">hal-02445924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic Prescription, Ideological Structure and the Actuation of Linguistic Changes: Grammatical Gender in French Parliamentary Debates</w:t>
+                <w:t xml:space="preserve">Sentential Negation in North-eastern Gallo-Romance dialects: insights from the Atlas Linguistique de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language in Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.189-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959269519000218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0047404518001161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02445924v1</w:t>
+                <w:t xml:space="preserve">hal-02262477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentential Negation in North-eastern Gallo-Romance dialects: insights from the Atlas Linguistique de la France</w:t>
+                <w:t xml:space="preserve">Sociolinguistic interaction and identity construction: The view from game-theoretic pragmatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sociolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.238-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/josl.12229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0959269519000218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02262477v1</w:t>
+                <w:t xml:space="preserve">halshs-01955113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociolinguistic interaction and identity construction: The view from game-theoretic pragmatics</w:t>
+                <w:t xml:space="preserve">Variation as a Testing Ground for Grammatical Theory: Variable Negative Concord in Montréal French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sociolinguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linguistic Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/josl.12229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01955113v1</w:t>
+                <w:t xml:space="preserve">halshs-01828638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation as a Testing Ground for Grammatical Theory: Variable Negative Concord in Montréal French</w:t>
+                <w:t xml:space="preserve">Comparison across domains in Delineation Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Journal of Logic, Language and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24, pp.233-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01828638v1</w:t>
+                <w:t xml:space="preserve">halshs-01428370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison across domains in Delineation Semantics</w:t>
+                <w:t xml:space="preserve">A Delineation solution to the puzzles of absolute adjectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic, Language and Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24, pp.233-265</w:t>
+              <w:t xml:space="preserve">Linguistics &amp; Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.1-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01428370v1</w:t>
+                <w:t xml:space="preserve">halshs-01428510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Delineation solution to the puzzles of absolute adjectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le prédicat résultatif adjectival en français médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Troberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistics &amp; Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37, pp.1-39</w:t>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.152-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01428510v1</w:t>
+                <w:t xml:space="preserve">halshs-01428475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prédicat résultatif adjectival en français médiéval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penumbral connections in comparative constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37, pp.152-176</w:t>
+              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.35-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01428475v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penumbral connections in comparative constructions</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">The Role of Microvariation in the Study of Semantic Universals: Adverbial Quantifiers in European and Québec French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29, pp.1-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01440922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2610,233 +2519,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing non-binary French: A first step towards debiasing gender inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Workshop on Gender Bias in Natural Language Processing (GeBNLP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vienne, Austria. pp.160-170, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2025.gebnlp-1.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I expected better from you, Mr. King”: Feminist resistance and reader critique in the subreddit r/MenWritingWomen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impulses and Approaches to Computer-Mediated Communication: Proceedings of the 12th International Conference on Computer-Mediated Communication and Social Media Corpora for the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bayreuth, Germany. pp.72-77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15495/EPub_UBT_00008705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les inégalités de genre en ligne avec le genre grammatical : Une étude du subreddit r/france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2852,73 +2761,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniformité de la densité informationnelle: le cas du redoublement du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2947,73 +2856,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.164-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical hygiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Arana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3029,73 +2938,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Munich Center for Mathematical Philosophy Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03388733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions of Écriture Inclusive in Parisian Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3111,263 +3020,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGALA11 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysémie et troncation des noms en -ion en français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonami</w:t>
+                <w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Sémantique pour les ressources en Morphologie Dérivationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nabil Hathout; Fiammetta Namer, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Human Sentence Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577489v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miriam Schulz</w:t>
+                <w:t xml:space="preserve">Polysémie et troncation des noms en -ion en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Sentence Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Sémantique pour les ressources en Morphologie Dérivationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nabil Hathout; Fiammetta Namer, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988717v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual Spaces Model of Socially Motivated Language Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3383,910 +3292,910 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Meeting of the Society for Computation in Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CUNY 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Game-Theoretic Approach to Cross-Linguistic Variation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XPrag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01955076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crosslinguistic differences in pronoun resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMLaP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01955097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Intra-Speaker Variation to Diagnose Syntactic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sali A. Tagliamonte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 40th Penn Linguistics Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concordance négative optionnelle: contrastes forts et faibles entre picard et québécois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntax, Semantics and Affect in Picard Secondary Negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 47th Linguistic Symposium on Romance Languages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, New-york, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Variable Grammar of Montréal French Negative Concord</w:t>
+                <w:t xml:space="preserve">Les facteurs de choix de l'auxiliaire en ancien français : étude quantitative et comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blondeau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Troberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ways of Analyzing Variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, University of Pennsylvania, Unknown Region</w:t>
+              <w:t xml:space="preserve">Diachro VII - le français en diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Université Paris 3 Sorbonne Nouvelle, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01428444v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs de choix de l'auxiliaire en ancien français : étude quantitative et comparative</w:t>
+                <w:t xml:space="preserve">The Variable Grammar of Montréal French Negative Concord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michelle Troberg</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diachro VII - le français en diachronie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Université Paris 3 Sorbonne Nouvelle, Unknown Region</w:t>
+              <w:t xml:space="preserve">New Ways of Analyzing Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, University of Pennsylvania, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01428341v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard and Soft Patterns in Picard Negative Concord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international SyMiLa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of two Negations in Picard: A Dilemma for the Syntax-Semantics interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SyHD-Workshop: Dialect Syntax – The State of the Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4296,51 +4205,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing non-binary French: A first step towards debiasing gender inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4356,377 +4265,377 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Workshop on Gender Bias in Natural Language Processing (GeBNLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vienna, Austria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Redditors' gender identities. A multifactorial approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanny Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du GdR Traitement Automatique des Langues: « Traitement Automatique des Langues et les Humanités Numériques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, La Rochelle, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Expectations and Stereotypes in the Production of Gender Marked Expressions in the 2020 French Municipal Elections</w:t>
+                <w:t xml:space="preserve">The effects of social gender ideologies on the interpretation and production of French grammatical gender marking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th AMLaP (Architecture and Mechanisms of Language Processing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665965v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of social gender ideologies on the interpretation and production of French grammatical gender marking</w:t>
+                <w:t xml:space="preserve">The Role of Expectations and Stereotypes in the Production of Gender Marked Expressions in the 2020 French Municipal Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pozniak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th AMLaP (Architecture and Mechanisms of Language Processing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665957v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform information density explains subject doubling in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4735,84 +4644,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amsili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Demberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4822,91 +4731,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradability in Natural Language: Logical and Grammatical Foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, 7, pp.208, 2016, Oxford Studies in Semantics and Pragmatics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4916,413 +4825,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard and soft patterns in optional negative concord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Sibille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microvariation syntaxique dans les langues romanes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-59, 2020, 978-2-35935-213-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagueness and Natural Language Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R Sutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley Blackwell Companion to Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118788516.sem053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concordance négative optionnelle : contrastes forts et faibles entre picard et québécois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Neveu, G. Bergounioux, M.-H. Côté, J.-M. Fournier, L. Hriba et S. Prévost (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, pp.13003 - 13003, 2016, 5e Congrès Mondial de Linguistique Française, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20162713003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01588570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de choix de l’auxiliaire en ancien français : étude quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Troberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prévost Sophie and Fagard Benjamin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français en diachronie. Dépendances syntaxiques, Morphosyntaxe verbale, Grammaticalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.237-265, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01832225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5332,111 +5241,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dogwhistles as Identity-based Interpretative Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dénigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Probability and Meaning Conference (PaM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5446,316 +5355,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Latin to Modern French: A Punctuated Shift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Les facteurs de choix de l'auxiliaire en ancien français: étude qualitative et quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Troberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01425403v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs de choix de l'auxiliaire en ancien français: étude qualitative et quantitative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Caudal</w:t>
+                <w:t xml:space="preserve">From Latin to Modern French: A Punctuated Shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Troberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01425408v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalling Games, Sociolinguistic Variation and the Construction of Style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation as a Testing Ground for Grammatical Theory: Variable Negative Concord in Montréal French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5765,51 +5674,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing non-binary French: a video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5818,65 +5727,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Burnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6023,51 +5932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2024-0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bendifallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Douven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13164-023-00708-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Liang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11049-024-09650-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-linguistics-041624-111848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Corbeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269524000176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Donati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12672" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152746v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-023-04254-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269523000236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anselme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Richy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2839" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18756735-09701004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047404518001161" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269519000218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Troberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.gebnlp-1.16" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15495/EPub_UBT_00008705" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali A. Tagliamonte." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428444v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tremblay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02153417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanny Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Demberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Sutton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118788516.sem053" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162713003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin D&#233;nigot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2024-0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bendifallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Douven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13164-023-00708-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Liang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11049-024-09650-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-linguistics-041624-111848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Corbeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269524000176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Donati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12672" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152746v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-023-04254-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269523000236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Anselme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1310" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1142" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Richy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18756735-09701004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047404518001161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269519000218" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Troberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.gebnlp-1.16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15495/EPub_UBT_00008705" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388733v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali A. Tagliamonte." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tremblay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blondeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02153417v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204419v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanny Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Demberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Sutton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118788516.sem053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162713003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin D&#233;nigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>