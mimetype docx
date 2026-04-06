--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -285,5769 +285,5778 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 39 (2), pp.e70084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.70084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533385v1</w:t>
+                <w:t xml:space="preserve">hal-05533385v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvoluted Methylation Profiles Discriminate between Closely Related Melanocytic Nevi</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The people behind the papers-Christopher De Bono, Stephane Zaffran and Heather Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Marechal</w:t>
+                <w:t xml:space="preserve">Christopher de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Moreno</w:t>
+                <w:t xml:space="preserve">Stephane Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Romanet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heather Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 145 (5), pp.1222-1226.e4. </w:t>
+              <w:t xml:space="preserve">Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.204734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458318v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The people behind the papers-Christopher De Bono, Stephane Zaffran and Heather Etchevers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-modal refinement of the human heart atlas during the first gestational trimester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher de Bono</w:t>
+                <w:t xml:space="preserve">Yichi Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Zaffran</w:t>
+                <w:t xml:space="preserve">Samina Kausar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Etchevers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Herbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.204734⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (5), pp.dev.204555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.204555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264563v1</w:t>
+                <w:t xml:space="preserve">hal-04980602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal refinement of the human heart atlas during the first gestational trimester</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yichi Xu</w:t>
+                <w:t xml:space="preserve">Deconvoluted Methylation Profiles Discriminate between Closely Related Melanocytic Nevi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samina Kausar</w:t>
+                <w:t xml:space="preserve">Nicolas Macagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Herbane</w:t>
+                <w:t xml:space="preserve">Elise Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Humbert</w:t>
+                <w:t xml:space="preserve">Mathias Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.204555⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 145 (5), pp.1222-1226.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980602v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling corticotroph deficiency with pituitary organoids supports the functional role of NFKB2 in human pituitary differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thom Mac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.90875.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epigenetic switch controls an alternative NR2F2 isoform 2 that unleashes a metastatic program in melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Davalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard von Itter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Dolgalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 14 (1), pp.1867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-36967-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained experimental activation of FGF8/ERK in the developing chicken spinal cord models early events in ERK-mediated tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Wilmerding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauranne Bouteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather C Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neoplasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (2), pp.120 - 132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neo.2021.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatotroph Tumors and the Epigenetic Status of the GNAS Locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Galluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kamenicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marily Theodoropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (14), pp.7570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22147570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous Melanomas Arising during Childhood: An Overview of the Main Entities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A roadmap for the Human Developmental Cell Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Boivin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muzlifah Haniffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanne Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Linnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Aronow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/dermatopathology8030036⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 597 (7875), pp.196-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03620-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312882v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A roadmap for the Human Developmental Cell Atlas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cutaneous Melanomas Arising during Childhood: An Overview of the Main Entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Bader</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud de La Fouchardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03620-1⟩</w:t>
+              <w:t xml:space="preserve">Dermatopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/dermatopathology8030036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365045v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domains and outcomes of the core outcome set of congenital melanocytic naevi for clinical practice and research (the OCOMEN project): part 2*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Fledderus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G.M.A. Pasmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wolkerstorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Oei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.C. Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 185 (5), pp.970-977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjd.20437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outflow Tract Formation—Embryonic Origins of Conotruncal Congenital Heart Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Stefanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (4), pp.42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcdd8040042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous Melanocytic Tumors With Concomitant NRAS Q61R and IDH1 R132C Mutations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melanocortin‐1 receptor ( MC1R ) genotypes do not correlate with size in two cohorts of medium‐to‐giant congenital melanocytic nevi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Haddad</w:t>
+                <w:t xml:space="preserve">Neus Calbet-Llopart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Pascini-Garrigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Tell-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Potrony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Martins da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Surgical Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PAS.0000000000001500⟩</w:t>
+              <w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (5), pp.685-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882539v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanocortin‐1 receptor ( MC1R ) genotypes do not correlate with size in two cohorts of medium‐to‐giant congenital melanocytic nevi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miriam Potrony</w:t>
+                <w:t xml:space="preserve">Cutaneous melanocytic tumors with concomitant NRAS Q61R and IDH1 R132C mutations: a report of six cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Martins da Silva</w:t>
+                <w:t xml:space="preserve">Daniel Pissaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vergier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Surgical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609329v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous melanocytic tumors with concomitant NRAS Q61R and IDH1 R132C mutations: a report of six cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vergier</w:t>
+                <w:t xml:space="preserve">Development of an international core domain set for medium, large and giant congenital melanocytic naevi as a first step towards a core outcome set for clinical practice and research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Oei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a C Fledderus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P I Spuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C a M Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kottner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Surgical Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.19694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540120v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an international core domain set for medium, large and giant congenital melanocytic naevi as a first step towards a core outcome set for clinical practice and research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Kottner</w:t>
+                <w:t xml:space="preserve">Cutaneous Melanocytic Tumors With Concomitant NRAS Q61R and IDH1 R132C Mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pissaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Surgical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (10), pp.1398-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PAS.0000000000001500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.19694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03156673v1</w:t>
+                <w:t xml:space="preserve">hal-03882539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hedgehog pathway and ocular developmental anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Cavodeassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Creuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Etchevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 138 (8-9), pp.917-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00439-018-1918-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage-Derived IL1 beta and TNF alpha Regulate Arginine Metabolism in Neuroblastoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Livingstone Fultang</w:t>
+                <w:t xml:space="preserve">The diverse neural crest: from embryology to human pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura D. Gamble</w:t>
+                <w:t xml:space="preserve">Elisabeth Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Gneo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole M. Le Douarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-2139⟩</w:t>
+              <w:t xml:space="preserve">Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.169821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462178v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diverse neural crest: from embryology to human pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heather Etchevers</w:t>
+                <w:t xml:space="preserve">Macrophage-Derived IL1 beta and TNF alpha Regulate Arginine Metabolism in Neuroblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livingstone Fultang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura D. Gamble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dupin</w:t>
+                <w:t xml:space="preserve">Luciana Gneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole M. Le Douarin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea M. Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon A. Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.169821⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (3), pp.611-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-2139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478901v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A severe clinical phenotype of Noonan syndrome with neonatal hypertrophic cardiomyopathy in the second case worldwide with RAF1 S259Y neomutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Jaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Kraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Argiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101, pp.e6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0016672319000041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic deregulation of GATA3 in neuroblastoma is associated with increased GATA3 protein expression and with poor outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bader Almutairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R Dallosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Szemes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.18934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-55382-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread dynamic and pleiotropic expression of the melanocortin-1-receptor (MC1R) system is conserved across chick, mouse and human embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisenave Arulvasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Solanky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Birth Defects Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 110 (5), pp.443-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bdr2.1183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage IL-1B and TNF-a create an immune-metabolic loop regulating Arginase2 in neuroblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livingstone Fultang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura D Gamble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Gneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon A Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectopic expression of Hoxb1 induces cardiac and craniofacial malformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Odelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Zaffran</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sonia Stefanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lescroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Etchevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6-7, pp.e23221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/300368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diverse neural crest: from embryology to human pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Douarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant congenital melanocytic nevus with vascular malformation and epidermal cysts associated with a somatic activating mutation in BRAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather C. Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Kahle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Vorbringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pcmr.12685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced H3K27me3 Expression is Common in Nodular Melanomas of Childhood Associated With Congenital Melanocytic Nevi But Not in Proliferative Nodules Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather C. Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Malissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Surgical Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (5), pp.701-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of neuroblastoma cell identity defined by transcriptional circuitries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Boeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Louis-Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pierre-Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (9), pp.1408-1413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ng.3921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac outflow morphogenesis depends on effects of retinoic acid signaling on multiple cell lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas El Robrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather C. Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ryckebüsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 245 (3), pp.388-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dvdy.24357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted resequencing identifies PTCH1 as a major contributor to ocular developmental anomalies and extends the SOX2 regulatory network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica E. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly L. Mcknight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne R. Niederriter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (4), pp.474-485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.196048.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subpopulation of Smooth Muscle Cells, Derived from Melanocyte-Competent Precursors, Prevents Patent Ductus Arteriosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro Yajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Champeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayuko Kumasaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e53183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0053183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISL1 directly regulates FGF10 transcription during human cardiac outflow formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Havis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Daubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e30677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0030677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of the MYCN locus in Feingold Syndrome and isolated esophageal atresia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic de Pontual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ejhg.2010.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GERMLINE GAIN-OF-FUNCTION MUTATIONS of ALK DISRUPT CENTRAL NERVOUS SYSTEM DEVELOPMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic de Pontual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dania Kettaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Oufadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (3), pp.272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/humu.21442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput Sequencing of a 4.1 Mb Linkage Interval Reveals &amp;lt;i&amp;gt;FLVCR2&amp;lt;/i&amp;gt; Deletions and Mutations in Lethal Cerebral Vasculopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferechte Encha-Razavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather C Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bessieres-Grattagliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (10), pp.1134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/humu.21329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistasis between RET and BBS mutations modulates enteric innervation and causes syndromic Hirschsprung disease.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc de Pontual</w:t>
+                <w:t xml:space="preserve">Phenotypic spectrum of STRA6 mutations: from Matthew-Wood syndrome to non-lethal anophthalmia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norann A Zaghloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thomas</w:t>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica E Davis</w:t>
+                <w:t xml:space="preserve">Léopoldine Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M Mcgaughey</w:t>
+                <w:t xml:space="preserve">Adeline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (33), pp.13921-6. </w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (5), pp.E673-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0901219106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/humu.21023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00604838v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00372285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic spectrum of STRA6 mutations: from Matthew-Wood syndrome to non-lethal anophthalmia.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss-of-Function Mutation in the Dioxygenase-Encoding FTO Gene Causes Severe Growth Retardation and Multiple Malformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Odent</w:t>
+                <w:t xml:space="preserve">Sarah Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopoldine Lequeux</w:t>
+                <w:t xml:space="preserve">Orit Reish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Vigouroux</w:t>
+                <w:t xml:space="preserve">Karine Proulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Kawagoe-Takaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sedgwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.21023⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85 (1), pp.106-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00372285v1</w:t>
+                <w:t xml:space="preserve">hal-02044723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss-of-Function Mutation in the Dioxygenase-Encoding FTO Gene Causes Severe Growth Retardation and Multiple Malformations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly conserved non-coding elements on either side of SOX9 associated with Pierre Robin sequence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Proulx</w:t>
+                <w:t xml:space="preserve">S. Benko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroko Kawagoe-Takaki</w:t>
+                <w:t xml:space="preserve">Fantes Ja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Sedgwick</w:t>
+                <w:t xml:space="preserve">J. Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleinjan Dj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41(3), pp.359-364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044723v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly conserved non-coding elements on either side of SOX9 associated with Pierre Robin sequence.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Benko</w:t>
+                <w:t xml:space="preserve">Mutational, functional, and expression studies of the TCF4 gene in Pitt-Hopkins syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic de Pontual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantes Ja</w:t>
+                <w:t xml:space="preserve">Yves Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Amiel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Thomas</w:t>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (4), pp.669-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.20935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406268v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational, functional, and expression studies of the TCF4 gene in Pitt-Hopkins syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epistasis between RET and BBS mutations modulates enteric innervation and causes syndromic Hirschsprung disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Golzio</w:t>
+                <w:t xml:space="preserve">Loïc de Pontual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Rio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Malan</w:t>
+                <w:t xml:space="preserve">Norann A Zaghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica E Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M Mcgaughey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.20935⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (33), pp.13921-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0901219106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134020v1</w:t>
+                <w:t xml:space="preserve">pasteur-00604838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation of RAX gene involvement in human anophthalmia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Titeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather C. Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (4), pp.392-395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1399-0004.2008.01078.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00322979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylation-associated PHOX2B gene silencing is a rare event in human neuroblastoma.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Trochet</w:t>
+                <w:t xml:space="preserve">Matthew-Wood syndrome is caused by truncating mutations in the retinol-binding protein receptor gene STRA6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourdeaut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Jelena Martinovic-Bouriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heather C. Etchevers</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Mougou-Zrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Grattagliano-Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2007.07.016⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (6), pp.1179-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/518177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00323027v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew-Wood syndrome is caused by truncating mutations in the retinol-binding protein receptor gene STRA6.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Methylation-associated PHOX2B gene silencing is a rare event in human neuroblastoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc de Pontual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Trochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourdeaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bettina Grattagliano-Bessieres</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather C. Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/518177⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (16), pp.2366-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2007.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172593v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00323027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of the four-dimensional human heart atlas during the first trimester of gestation with rare and diverse cell states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kausar Samina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbane Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marechal Elise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lescroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenfant Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Development and Regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of the four-dimensional human heart atlas during the first trimester of gestation with rare and diverse cell states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kausar Samina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbane Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marechal Elise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lescroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenfant Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCA Developmental and Pediatric Cell Atlas Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Human Cell Atlas, Nov 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6057,137 +6066,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryologie de l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Creuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Etchevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis, Danièle; Qui Buoc, Emmanuel; Aziz Alessi, Aurore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ophtalmologie pédiatrique : Rapport SFO 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.739-756, 2017, 978-2-294-75022-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.4983362.v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586398v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6197,681 +6206,681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncogenic MAPK pathway activation induces a congenital and progressively lethal rare neuropathy in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mondielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard- Marissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIPOR2 promotes multinucleation of melanoma cells downstream of the RAS/ERK oncogenic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Wilmerding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal refinement of the human heart atlas during the first gestational trimester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher de Bono</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yichi Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samina Kausar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Herbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple congenital malformations arise from somatic mosaicism for constitutively active Pik3ca signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanocortin-1 receptor (MC1R) genotypes do not correlate with size in two cohorts of medium-to-giant congenital melanocytic nevi Institutional affiliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Calbet-Llopart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Pascini-Garrigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Tell-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Calbet-Llopart</w:t>
+                <w:t xml:space="preserve">Miriam Potrony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirella Pascini-Garrigos</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Martins da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pericyte ontogeny: the use of chimeras to track a cell lineage of diverse germ line origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather C. Etchevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6881,167 +6890,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification thesis to directing research at the University of the Mediterranean Aix-Marseille II</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Development Biology. Aix-Marseille Université (AMU), 2012</w:t>
+                <w:t xml:space="preserve">University habilitation to direct research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Embryology and Organogenesis. Université de la Méditerranée - Aix-Marseille II, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01469161v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00709758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University habilitation to direct research</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Embryology and Organogenesis. Université de la Méditerranée - Aix-Marseille II, 2012</w:t>
+                <w:t xml:space="preserve">Qualification thesis to directing research at the University of the Mediterranean Aix-Marseille II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather C. Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Development Biology. Aix-Marseille Université (AMU), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00709758v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01469161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7109,51 +7118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED0B5F8E"/>
+    <w:nsid w:val="0BE8F9A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7340,51 +7349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heather-etchevers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0201-3799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18606179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5813-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte C Barral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Delmas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Egea-Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aldea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macagno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marechal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moreno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Bono" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaffran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Etchevers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204734" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichi Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Kausar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herbane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Mac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90875.3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04007075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Davalos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lovell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard von Itter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dolgalev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Agrawal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36967-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Wilmerding" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bouteille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caruso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather C Etchevers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2021.12.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03288514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galluso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Hage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marily Theodoropoulou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147570" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03312882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Boivin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dermatopathology8030036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzlifah Haniffa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanne Taylor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Linnarsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Aronow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bader" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03620-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fledderus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.M.A. Pasmans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolkerstorfer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Etchevers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20437" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663016v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stefanovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaffran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd8040042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882539v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Haddad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PAS.0000000000001500" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Calbet-Llopart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Pascini-Garrigos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Tell-Mart&#237;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Potrony" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Martins da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02540120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vergier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03156673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Oei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a C Fledderus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P I Spuls" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C a M Eggen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kottner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19694" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Cavodeassi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creuzet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-018-1918-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livingstone Fultang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D. Gamble" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Gneo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Berry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Egan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-2139" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Le Douarin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.169821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Jaouadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Chehida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Kraoua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argiro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672319000041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02407665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Almutairi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charlet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Dallosso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Szemes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55382-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01847993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisenave Arulvasan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Solanky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdr2.1183" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D Gamble" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M Berry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A Egan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Odelin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lescroart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/300368" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851974v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Douarin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613153v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather C. Etchevers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rose" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kahle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Vorbringer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12685" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000327v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Malissen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Rome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hesse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741718v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Boeva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Louis-Brennetot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peltier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pierre-Eugene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3921" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Robrini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ryckeb&#252;sch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Eudes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24357" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282340v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassaing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E. Davis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Mcknight" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne R. Niederriter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Causse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.196048.115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985637v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Yajima" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Puig" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuko Kumasaka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053183" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686361v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Golzio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Havis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030677" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic de Pontual" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cognet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nougayrede" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.225" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616287v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kettaneh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gordon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oufadem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21442" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechte Encha-Razavi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devisme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bessieres-Grattagliano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21329" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00604838v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norann A Zaghloul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E Davis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Mcgaughey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901219106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372285v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Lequeux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vigouroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boissel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Reish" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Proulx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Kawagoe-Takaki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sedgwick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.06.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantes Ja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinjan Dj" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20935" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP0C69G5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322979v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lequeux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Titeux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0004.2008.01078.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00323027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trochet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdeaut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2007.07.016" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172593v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Martinovic-Bouriel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mougou-Zrelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Grattagliano-Bessieres" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518177" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237843v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausar Samina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbane Marine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal Elise" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenfant Nicolas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237856v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586398v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000333178&amp;amp;titre_livre=Ophtalmologie_p&#195;&#169;diatrique#" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4983362.v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05461289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard- Marissal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393365v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Richard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hirsinger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Gharsalli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800957v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poliard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02540105v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-01469161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00709758v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heather-etchevers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0201-3799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18606179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5813-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533385v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte C Barral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Delmas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Egea-Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aldea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.70084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Bono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaffran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Etchevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204734" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichi Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Kausar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herbane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204555" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macagno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marechal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.595" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Mac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90875.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04007075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Davalos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lovell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard von Itter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dolgalev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Agrawal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36967-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Wilmerding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bouteille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caruso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather C Etchevers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2021.12.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03288514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galluso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Hage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marily Theodoropoulou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147570" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzlifah Haniffa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanne Taylor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Linnarsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Aronow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03620-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03312882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Boivin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dermatopathology8030036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fledderus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.M.A. Pasmans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolkerstorfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Etchevers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stefanovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaffran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd8040042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Calbet-Llopart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Pascini-Garrigos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Tell-Mart&#237;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Potrony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Martins da Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12883" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02540120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Haddad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vergier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03156673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Oei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a C Fledderus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P I Spuls" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C a M Eggen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kottner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19694" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PAS.0000000000001500" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Cavodeassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creuzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-018-1918-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dupin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Le Douarin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.169821" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livingstone Fultang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D. Gamble" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Gneo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Berry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Egan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-2139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Jaouadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Chehida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Kraoua" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672319000041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02407665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Almutairi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charlet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Dallosso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Szemes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55382-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01847993v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Santos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisenave Arulvasan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Solanky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdr2.1183" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D Gamble" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M Berry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A Egan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Odelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lescroart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/300368" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851974v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Douarin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613153v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather C. Etchevers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rose" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kahle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Vorbringer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12685" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Malissen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Rome" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Boeva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Louis-Brennetot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peltier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pierre-Eugene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3921" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Robrini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ryckeb&#252;sch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Eudes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24357" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassaing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E. Davis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Mcknight" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne R. Niederriter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Causse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.196048.115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Yajima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Puig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuko Kumasaka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053183" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Golzio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Havis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030677" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic de Pontual" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cognet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nougayrede" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.225" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kettaneh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gordon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oufadem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21442" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechte Encha-Razavi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devisme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bessieres-Grattagliano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21329" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Lequeux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vigouroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boissel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Reish" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Proulx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Kawagoe-Takaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sedgwick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.06.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406268v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantes Ja" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinjan Dj" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20935" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP0C69G5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00604838v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norann A Zaghloul" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E Davis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Mcgaughey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901219106" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322979v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lequeux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Titeux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0004.2008.01078.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Martinovic-Bouriel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mougou-Zrelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Grattagliano-Bessieres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00323027v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trochet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdeaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2007.07.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237843v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausar Samina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbane Marine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal Elise" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenfant Nicolas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237856v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586398v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000333178&amp;amp;titre_livre=Ophtalmologie_p&#195;&#169;diatrique#" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4983362.v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05461289v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard- Marissal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hirsinger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Gharsalli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800957v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809038v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poliard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrix" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02540105v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00709758v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-01469161v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>