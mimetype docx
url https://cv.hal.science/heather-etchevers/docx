--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -1244,278 +1244,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A roadmap for the Human Developmental Cell Atlas</w:t>
+                <w:t xml:space="preserve">Cutaneous Melanomas Arising during Childhood: An Overview of the Main Entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muzlifah Haniffa</w:t>
+                <w:t xml:space="preserve">Arnaud de La Fouchardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deanne Taylor</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Felix Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03620-1⟩</w:t>
+              <w:t xml:space="preserve">Dermatopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/dermatopathology8030036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365045v1</w:t>
+                <w:t xml:space="preserve">hal-03312882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous Melanomas Arising during Childhood: An Overview of the Main Entities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A roadmap for the Human Developmental Cell Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muzlifah Haniffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanne Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Linnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud de La Fouchardière</w:t>
+                <w:t xml:space="preserve">Bruce Aronow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Boivin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gary Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (3), pp.301-314. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 597 (7875), pp.196-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/dermatopathology8030036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03620-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312882v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domains and outcomes of the core outcome set of congenital melanocytic naevi for clinical practice and research (the OCOMEN project): part 2*</w:t>
               </w:r>
@@ -2364,265 +2364,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diverse neural crest: from embryology to human pathology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macrophage-Derived IL1 beta and TNF alpha Regulate Arginine Metabolism in Neuroblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dupin</w:t>
+                <w:t xml:space="preserve">Livingstone Fultang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole M. Le Douarin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura D. Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Gneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon A. Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.169821⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (3), pp.611-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-2139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478901v1</w:t>
+                <w:t xml:space="preserve">hal-02462178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage-Derived IL1 beta and TNF alpha Regulate Arginine Metabolism in Neuroblastoma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luciana Gneo</w:t>
+                <w:t xml:space="preserve">The diverse neural crest: from embryology to human pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Berry</w:t>
+                <w:t xml:space="preserve">Elisabeth Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon A. Egan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole M. Le Douarin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (3), pp.611-624. </w:t>
+              <w:t xml:space="preserve">Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-2139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.169821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462178v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A severe clinical phenotype of Noonan syndrome with neonatal hypertrophic cardiomyopathy in the second case worldwide with RAF1 S259Y neomutation</w:t>
               </w:r>
@@ -2870,286 +2870,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread dynamic and pleiotropic expression of the melanocortin-1-receptor (MC1R) system is conserved across chick, mouse and human embryonic development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrophage IL-1B and TNF-a create an immune-metabolic loop regulating Arginase2 in neuroblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livingstone Fultang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna C. Thomas</w:t>
+                <w:t xml:space="preserve">Laura D Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Gneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Heux</w:t>
+                <w:t xml:space="preserve">Andrea M Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nita Solanky</w:t>
+                <w:t xml:space="preserve">Sharon A Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birth Defects Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847993v1</w:t>
+                <w:t xml:space="preserve">hal-01920354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage IL-1B and TNF-a create an immune-metabolic loop regulating Arginase2 in neuroblastoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Livingstone Fultang</w:t>
+                <w:t xml:space="preserve">Widespread dynamic and pleiotropic expression of the melanocortin-1-receptor (MC1R) system is conserved across chick, mouse and human embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura D Gamble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciana Gneo</w:t>
+                <w:t xml:space="preserve">Wisenave Arulvasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M Berry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sharon A Egan</w:t>
+                <w:t xml:space="preserve">Nita Solanky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Birth Defects Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110 (5), pp.443-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bdr2.1183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920354v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectopic expression of Hoxb1 induces cardiac and craniofacial malformations</w:t>
               </w:r>
@@ -3278,51 +3278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diverse neural crest: from embryology to human pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Douarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7118,51 +7118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BE8F9A8"/>
+    <w:nsid w:val="8CC50727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7349,51 +7349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heather-etchevers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0201-3799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18606179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5813-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533385v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte C Barral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Delmas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Egea-Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aldea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.70084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Bono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaffran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Etchevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204734" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichi Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Kausar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herbane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204555" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macagno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marechal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.595" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Mac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90875.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04007075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Davalos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lovell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard von Itter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dolgalev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Agrawal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36967-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Wilmerding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bouteille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caruso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather C Etchevers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2021.12.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03288514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galluso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Hage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marily Theodoropoulou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147570" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzlifah Haniffa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanne Taylor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Linnarsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Aronow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03620-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03312882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Boivin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dermatopathology8030036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fledderus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.M.A. Pasmans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolkerstorfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Etchevers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stefanovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaffran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd8040042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Calbet-Llopart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Pascini-Garrigos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Tell-Mart&#237;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Potrony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Martins da Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12883" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02540120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Haddad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vergier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03156673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Oei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a C Fledderus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P I Spuls" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C a M Eggen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kottner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19694" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PAS.0000000000001500" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Cavodeassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creuzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-018-1918-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dupin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Le Douarin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.169821" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livingstone Fultang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D. Gamble" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Gneo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Berry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Egan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-2139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Jaouadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Chehida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Kraoua" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672319000041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02407665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Almutairi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charlet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Dallosso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Szemes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55382-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01847993v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Santos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisenave Arulvasan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Solanky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdr2.1183" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D Gamble" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M Berry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A Egan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Odelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lescroart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/300368" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851974v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Douarin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613153v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather C. Etchevers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rose" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kahle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Vorbringer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12685" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Malissen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Rome" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Boeva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Louis-Brennetot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peltier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pierre-Eugene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3921" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Robrini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ryckeb&#252;sch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Eudes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24357" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassaing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E. Davis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Mcknight" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne R. Niederriter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Causse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.196048.115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Yajima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Puig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuko Kumasaka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053183" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Golzio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Havis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030677" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic de Pontual" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cognet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nougayrede" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.225" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kettaneh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gordon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oufadem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21442" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechte Encha-Razavi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devisme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bessieres-Grattagliano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21329" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Lequeux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vigouroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boissel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Reish" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Proulx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Kawagoe-Takaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sedgwick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.06.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406268v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantes Ja" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinjan Dj" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20935" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP0C69G5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00604838v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norann A Zaghloul" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E Davis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Mcgaughey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901219106" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322979v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lequeux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Titeux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0004.2008.01078.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Martinovic-Bouriel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mougou-Zrelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Grattagliano-Bessieres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00323027v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trochet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdeaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2007.07.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237843v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausar Samina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbane Marine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal Elise" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenfant Nicolas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237856v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586398v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000333178&amp;amp;titre_livre=Ophtalmologie_p&#195;&#169;diatrique#" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4983362.v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05461289v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard- Marissal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hirsinger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Gharsalli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800957v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809038v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poliard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrix" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02540105v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00709758v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-01469161v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heather-etchevers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0201-3799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18606179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5813-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533385v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte C Barral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Delmas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Egea-Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aldea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.70084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Bono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zaffran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Etchevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204734" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichi Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Kausar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herbane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204555" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macagno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marechal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.595" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Mac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90875.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04007075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Davalos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lovell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard von Itter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dolgalev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Agrawal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36967-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Wilmerding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bouteille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caruso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather C Etchevers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2021.12.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03288514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galluso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Hage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marily Theodoropoulou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147570" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03312882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Boivin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dermatopathology8030036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzlifah Haniffa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanne Taylor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Linnarsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Aronow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03620-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fledderus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G.M.A. Pasmans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolkerstorfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Oei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Etchevers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stefanovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaffran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd8040042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Calbet-Llopart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Pascini-Garrigos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Tell-Mart&#237;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Potrony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Martins da Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12883" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02540120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Haddad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vergier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03156673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Oei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a C Fledderus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P I Spuls" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C a M Eggen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kottner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19694" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PAS.0000000000001500" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Cavodeassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creuzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-018-1918-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livingstone Fultang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D. Gamble" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Gneo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Berry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Egan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-2139" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dupin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Le Douarin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.169821" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Jaouadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Chehida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Kraoua" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672319000041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02407665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Almutairi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charlet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Dallosso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Szemes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55382-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920354v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D Gamble" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M Berry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A Egan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01847993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C. Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Santos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisenave Arulvasan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Solanky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdr2.1183" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Odelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lescroart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/300368" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851974v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Douarin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613153v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather C. Etchevers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rose" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kahle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Vorbringer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12685" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Malissen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Rome" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Boeva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Louis-Brennetot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peltier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pierre-Eugene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3921" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Robrini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ryckeb&#252;sch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Eudes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24357" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassaing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E. Davis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Mcknight" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne R. Niederriter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Causse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.196048.115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Yajima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Puig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuko Kumasaka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053183" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Golzio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Havis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030677" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic de Pontual" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cognet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nougayrede" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.225" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kettaneh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gordon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oufadem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21442" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechte Encha-Razavi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devisme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bessieres-Grattagliano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21329" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldine Lequeux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vigouroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boissel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Reish" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Proulx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Kawagoe-Takaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sedgwick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.06.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406268v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantes Ja" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinjan Dj" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20935" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP0C69G5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00604838v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norann A Zaghloul" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica E Davis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Mcgaughey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901219106" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322979v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lequeux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vigouroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Titeux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0004.2008.01078.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Martinovic-Bouriel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mougou-Zrelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Grattagliano-Bessieres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00323027v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Trochet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdeaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2007.07.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237843v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausar Samina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbane Marine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marechal Elise" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenfant Nicolas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237856v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586398v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000333178&amp;amp;titre_livre=Ophtalmologie_p&#195;&#169;diatrique#" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4983362.v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05461289v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard- Marissal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hirsinger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Gharsalli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800957v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03809038v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poliard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrix" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02540105v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00709758v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-01469161v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>