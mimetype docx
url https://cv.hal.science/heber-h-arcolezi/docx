--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -135,1577 +135,1789 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: Exploring Utility and Attackability Trade-offs in Local Differential Privacy</w:t>
+                <w:t xml:space="preserve">Estimating the True Distribution of Data Collected with Randomized Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoying Zhang</w:t>
+                <w:t xml:space="preserve">Carlos Antonio Pinzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek K Mishra</w:t>
+                <w:t xml:space="preserve">Ehab Elsalamouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS 2025 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3719027.3760706⟩</w:t>
+              <w:t xml:space="preserve">AAAI 2026 - 40th Annual AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Singapore, Singapore. pp.35751-35758, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v40i42.40888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386311v1</w:t>
+                <w:t xml:space="preserve">hal-05558186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FADE: federated aggregation with discrimination elimination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Private Frequency Estimation via Residue Number Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAccT 2025 - ACM Conference on Fairness, Accountability, and Transparency (FAccT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI 2026 - 40th Annual AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Singapore, Singapore. pp.35518-35526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v40i42.40862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105146v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bench-MIA: Towards automatic multi-lever benchmark construction for MIA evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demo: Exploring Utility and Attackability Trade-offs in Local Differential Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanming Li</w:t>
+                <w:t xml:space="preserve">Abhishek K Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Eichler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Maria de Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APVP 2025 - 15ème Atelier sur la protection de la vie privée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCS 2025 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. pp.4728 - 4730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3719027.3760706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287192v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic and Formal Study of the Impact of Local Differential Privacy on Fairness: Preliminary Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">bench-MIA: Towards automatic multi-lever benchmark construction for MIA evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Makhlouf</w:t>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Stefanović</w:t>
+                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+                <w:t xml:space="preserve">José Maria de Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF 2024 - 37th IEEE Computer Security Foundations Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APVP 2025 - 15ème Atelier sur la protection de la vie privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chasseneuil-du-Poitou, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832154v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Discovery Under Local Privacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FADE: federated aggregation with discrimination elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda-Akram Bendoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruta Binkyte</w:t>
+                <w:t xml:space="preserve">Aymen Boudguiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pinzón</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+                <w:t xml:space="preserve">Renaud Sirdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Conference on Causal Learning and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Los Angeles, CA, United States. pp.325-383</w:t>
+              <w:t xml:space="preserve">FAccT 2025 - ACM Conference on Fairness, Accountability, and Transparency (FAccT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Athènes, Greece. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617032v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Utility Gain of Iterative Bayesian Update for Locally Differentially Private Mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Causal Discovery Under Local Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruta Binkyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pinzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Lestyán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangsoo Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBSec 2023 - 37th IFIP Annual Conference on Data and Applications Security and Privacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third Conference on Causal Learning and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Los Angeles, CA, United States. pp.325-383</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175035v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Local) Differential Privacy has NO Disparate Impact on Fairness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Systematic and Formal Study of the Impact of Local Differential Privacy on Fairness: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Stefanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBSec 2023 - the 37th IFIP Annual Conference on Data and Applications Security and Privacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37586-6_1⟩</w:t>
+              <w:t xml:space="preserve">CSF 2024 - 37th IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Enschede, Netherlands. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSF61375.2024.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175027v1</w:t>
+                <w:t xml:space="preserve">hal-04832154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Estimation of Evolving Data Under Local Differential Privacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">(Local) Differential Privacy has NO Disparate Impact on Fairness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT 2023 - 26th International Conference on Extending Database Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48786/edbt.2023.44⟩</w:t>
+              <w:t xml:space="preserve">DBSec 2023 - the 37th IFIP Annual Conference on Data and Applications Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vijay Atluri; Anna Lisa Ferrara, Jul 2023, SOPHIA ANTIPOLIS, France. pp.3-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37586-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911550v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Freq-LDPy: Multiple Frequency Estimation Under Local Differential Privacy in Python</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On the Utility Gain of Iterative Bayesian Update for Locally Differentially Private Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majid Zolfaghari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESORICS 2022 - European Symposium on Research in Computer Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-17143-7_40⟩</w:t>
+              <w:t xml:space="preserve">DBSec 2023 - 37th IFIP Annual Conference on Data and Applications Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vijay Atluri; Anna Lisa Ferrara, Jul 2023, Sophia Antipolis, France. pp.165-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37586-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816212v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Collection and Analysis of Mobile Phone Data with Local Differential Privacy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bechara Al Bouna</w:t>
+                <w:t xml:space="preserve">Frequency Estimation of Evolving Data Under Local Differential Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pinzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaokui Xiao</w:t>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Maribor, Slovenia. pp.40-57, </w:t>
+              <w:t xml:space="preserve">EDBT 2023 - 26th International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Ioánnina, Greece. pp.512-525, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-72465-8_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48786/edbt.2023.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703765v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Sampling Plus Fake Data: Multidimensional Frequency Estimates With Local Differential Privacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Multi-Freq-LDPy: Multiple Frequency Estimation Under Local Differential Privacy in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaokui Xiao</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zolfaghari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESORICS 2022 - European Symposium on Research in Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Copenhague, Denmark. pp.770 - 775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17143-7_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551918v1</w:t>
+                <w:t xml:space="preserve">hal-03816212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility modeling through mobile data: generating an optimized and open dataset respecting privacy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Longitudinal Collection and Analysis of Mobile Phone Data with Local Differential Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Al Bouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokui Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Maribor, Slovenia. pp.40-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72465-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993851v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Random Sampling Plus Fake Data: Multidimensional Frequency Estimates With Local Differential Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Al Bouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokui Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, online, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobility modeling through mobile data: generating an optimized and open dataset respecting privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Baala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Contet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Al Bouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Limassol, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Long Short-Term Memory for Predicting Firemen Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Leya Cerna Nahuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diva Plasencia Lotufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1715,1613 +1927,1613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Impact of Multi-dimensional Local Differential Privacy on Fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Zhioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10618-024-01031-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the True Cost of Locally Differentially Private Protocols: An Auditing Perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+                <w:t xml:space="preserve">Improving the utility of locally differentially private protocols for longitudinal and multidimensional frequency estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Al Bouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56553/popets-2024-0110⟩</w:t>
+              <w:t xml:space="preserve">Digital Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.369-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcan.2022.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644975v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the utility of locally differentially private protocols for longitudinal and multidimensional frequency estimates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bechara Al Bouna</w:t>
+                <w:t xml:space="preserve">Revealing the True Cost of Locally Differentially Private Protocols: An Auditing Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaokui Xiao</w:t>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Communications and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dcan.2022.07.003⟩</w:t>
+              <w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (4), pp.123 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56553/popets-2024-0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727621v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Risks of Collecting Multidimensional Data Under Local Differential Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (5), pp.1126 - 1139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14778/3579075.3579086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-Preserving Prediction of Victim's Mortality and Their Need for Transportation to Health Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Makhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (8), pp.5592-5599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TII.2021.3123588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentially private multivariate time series forecasting of aggregated human mobility with deep learning: Input or gradient perturbation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Al Bouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34, pp.13355-13369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00521-022-07393-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-Preserving Prediction of Victim's Mortality and Their Need for Transportation to Health Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Leya Cerna Nahuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Makhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (30), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving Geo-Indistinguishability of the Emergency Scene to Predict Ambulance Response Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Leya Cerna Nahuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and computational applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (3), pp.56 (17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning-based forecasting of firemen ambulances’ turnaround time in hospitals, considering the COVID-19 impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Leya Cerna Nahuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Royer-Fey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109, pp.107561 (15). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asoc.2021.107561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISE controller tuning and system identification through machine learning for human lower limb rehabilitation via neuromuscular electrical stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willian R.B.M. Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael A. de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo A.A. Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 102, pp.104294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting the number of firefighter interventions per region with local-differential-privacy-based data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Forecasting the Number of Firefighters Interventions per Region with Local-Differential-Privacy-Based Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, pp.101888 (12)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490792v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting the Number of Firefighters Interventions per Region with Local-Differential-Privacy-Based Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Forecasting the number of firefighter interventions per region with local-differential-privacy-based data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, pp.101888 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cose.2020.101888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993831v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of categorical data verifying differential privacy : conception and applications to machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université Bourgogne Franche-Comté, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UBFCD004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03851305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3389,51 +3601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B815765"/>
+    <w:nsid w:val="0A5953D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3620,51 +3832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heber-h-arcolezi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAV-5099-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05386311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek K Mishra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber H. Arcolezi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719027.3760706" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda-Akram Bendoukha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kaaniche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05287192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria de Fuentes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Makhlouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber Hwang Arcolezi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Binkyte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinz&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Lesty&#225;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangsoo Jung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04175035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Cerna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04175027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2023.44" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03816212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zolfaghari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17143-7_40" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Al Bouna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokui Xiao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72465-8_3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Contet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Leya Cerna Nahuis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diva Plasencia Lotufo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329938v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zhioua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Ben Brahim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-024-01031-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04644975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0110" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcan.2022.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3579075.3579086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Couchot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Makhoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3123588" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07393-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer-Fey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.107561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian R.B.M. Nunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. de Araujo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A.A. Sanches" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104294" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2020.101888" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993831v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03851305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCD004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heber-h-arcolezi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAV-5099-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Pinz&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Elsalamouny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Miller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber Hwang Arcolezi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i42.40888" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i42.40862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05386311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek K Mishra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber H. Arcolezi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719027.3760706" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05287192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria de Fuentes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda-Akram Bendoukha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kaaniche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Binkyte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinz&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Lesty&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangsoo Jung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Makhlouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04175027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04175035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Cerna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2023.44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03816212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zolfaghari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17143-7_40" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Al Bouna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokui Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72465-8_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Contet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Leya Cerna Nahuis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diva Plasencia Lotufo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329938v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zhioua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Ben Brahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-024-01031-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcan.2022.07.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04644975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3579075.3579086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Couchot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Makhoul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3123588" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07393-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer-Fey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevallier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.107561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian R.B.M. Nunes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. de Araujo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A.A. Sanches" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104294" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2020.101888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03851305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCD004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>