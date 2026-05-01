--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -381,377 +381,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: Exploring Utility and Attackability Trade-offs in Local Differential Privacy</w:t>
+                <w:t xml:space="preserve">bench-MIA: Towards automatic multi-lever benchmark construction for MIA evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoying Zhang</w:t>
+                <w:t xml:space="preserve">Yanming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek K Mishra</w:t>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maria de Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS 2025 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APVP 2025 - 15ème Atelier sur la protection de la vie privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chasseneuil-du-Poitou, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386311v1</w:t>
+                <w:t xml:space="preserve">hal-05287192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bench-MIA: Towards automatic multi-lever benchmark construction for MIA evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FADE: federated aggregation with discrimination elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Eichler</w:t>
+                <w:t xml:space="preserve">Adda-Akram Bendoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
+                <w:t xml:space="preserve">Nesrine Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Maria de Fuentes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymen Boudguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sirdey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APVP 2025 - 15ème Atelier sur la protection de la vie privée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chasseneuil-du-Poitou, France</w:t>
+              <w:t xml:space="preserve">FAccT 2025 - ACM Conference on Fairness, Accountability, and Transparency (FAccT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Athènes, Greece. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287192v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FADE: federated aggregation with discrimination elimination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Demo: Exploring Utility and Attackability Trade-offs in Local Differential Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek K Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAccT 2025 - ACM Conference on Fairness, Accountability, and Transparency (FAccT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCS 2025 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. pp.4728 - 4730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3719027.3760706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105146v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal Discovery Under Local Privacy</w:t>
               </w:r>
@@ -1428,252 +1428,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Collection and Analysis of Mobile Phone Data with Local Differential Privacy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random Sampling Plus Fake Data: Multidimensional Frequency Estimates With Local Differential Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Al Bouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, online, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703765v1</w:t>
+                <w:t xml:space="preserve">hal-03551918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Sampling Plus Fake Data: Multidimensional Frequency Estimates With Local Differential Privacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal Collection and Analysis of Mobile Phone Data with Local Differential Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Al Bouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Maribor, Slovenia. pp.40-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72465-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551918v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility modeling through mobile data: generating an optimized and open dataset respecting privacy</w:t>
               </w:r>
@@ -2188,51 +2188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the True Cost of Locally Differentially Private Protocols: An Auditing Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2279,51 +2279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Risks of Collecting Multidimensional Data Under Local Differential Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2390,780 +2390,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Prediction of Victim's Mortality and Their Need for Transportation to Health Facilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selene Cerna</w:t>
+                <w:t xml:space="preserve">Differentially private multivariate time series forecasting of aggregated human mobility with deep learning: Input or gradient perturbation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Couchot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Makhoul</w:t>
+                <w:t xml:space="preserve">Denis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Al Bouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TII.2021.3123588⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.13355-13369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-022-07393-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899793v1</w:t>
+                <w:t xml:space="preserve">hal-03689723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially private multivariate time series forecasting of aggregated human mobility with deep learning: Input or gradient perturbation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Couchot</w:t>
+                <w:t xml:space="preserve">Privacy-Preserving Prediction of Victim's Mortality and Their Need for Transportation to Health Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Renaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiaokui Xiao</w:t>
+                <w:t xml:space="preserve">Abdallah Makhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34, pp.13355-13369. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (8), pp.5592-5599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00521-022-07393-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TII.2021.3123588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689723v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Prediction of Victim's Mortality and Their Need for Transportation to Health Facilities</w:t>
+                <w:t xml:space="preserve">Preserving Geo-Indistinguishability of the Emergency Scene to Predict Ambulance Response Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Leya Cerna Nahuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Makhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (30), pp.1</w:t>
+              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.56 (17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456142v1</w:t>
+                <w:t xml:space="preserve">hal-03359993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving Geo-Indistinguishability of the Emergency Scene to Predict Ambulance Response Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning-based forecasting of firemen ambulances’ turnaround time in hospitals, considering the COVID-19 impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Leya Cerna Nahuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Couchot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Royer-Fey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109, pp.107561 (15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2021.107561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359993v1</w:t>
+                <w:t xml:space="preserve">hal-03551923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based forecasting of firemen ambulances’ turnaround time in hospitals, considering the COVID-19 impact</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RISE controller tuning and system identification through machine learning for human lower limb rehabilitation via neuromuscular electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willian R.B.M. Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A. de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo A.A. Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.104294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2021.107561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03551923v1</w:t>
+                <w:t xml:space="preserve">hal-03739559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISE controller tuning and system identification through machine learning for human lower limb rehabilitation via neuromuscular electrical stimulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Privacy-Preserving Prediction of Victim's Mortality and Their Need for Transportation to Health Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Leya Cerna Nahuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (30), pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03739559v1</w:t>
+                <w:t xml:space="preserve">hal-03456142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the Number of Firefighters Interventions per Region with Local-Differential-Privacy-Based Data</w:t>
               </w:r>
@@ -3274,51 +3274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the number of firefighter interventions per region with local-differential-privacy-based data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,51 +3601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A5953D0"/>
+    <w:nsid w:val="061EEDD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3832,51 +3832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heber-h-arcolezi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAV-5099-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Pinz&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Elsalamouny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Miller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber Hwang Arcolezi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i42.40888" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i42.40862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05386311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek K Mishra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber H. Arcolezi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719027.3760706" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05287192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria de Fuentes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda-Akram Bendoukha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kaaniche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Binkyte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinz&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Lesty&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangsoo Jung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Makhlouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04175027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04175035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Cerna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2023.44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03816212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zolfaghari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17143-7_40" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Al Bouna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokui Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72465-8_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Contet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Leya Cerna Nahuis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diva Plasencia Lotufo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329938v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zhioua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Ben Brahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-024-01031-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcan.2022.07.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04644975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3579075.3579086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Couchot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Makhoul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3123588" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07393-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer-Fey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevallier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.107561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian R.B.M. Nunes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. de Araujo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A.A. Sanches" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104294" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2020.101888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03851305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCD004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heber-h-arcolezi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAV-5099-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Pinz&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Elsalamouny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Miller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber Hwang Arcolezi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i42.40888" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i42.40862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05287192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber H. Arcolezi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria de Fuentes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda-Akram Bendoukha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kaaniche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05386311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek K Mishra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719027.3760706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Binkyte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinz&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Lesty&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangsoo Jung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Makhlouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04175027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04175035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Cerna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2023.44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03816212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zolfaghari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17143-7_40" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Al Bouna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokui Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72465-8_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Contet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Leya Cerna Nahuis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diva Plasencia Lotufo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329938v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zhioua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Ben Brahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-024-01031-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcan.2022.07.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04644975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3579075.3579086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07393-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Couchot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Makhoul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3123588" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer-Fey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevallier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.107561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian R.B.M. Nunes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. de Araujo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A.A. Sanches" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104294" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2020.101888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03851305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCD004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>