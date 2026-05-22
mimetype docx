--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -80,53 +80,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">heber-h-arcolezi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=VJgSocwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAV-5099-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -161,1763 +182,1763 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the True Distribution of Data Collected with Randomized Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Antonio Pinzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehab Elsalamouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2026 - 40th Annual AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Singapore, Singapore. pp.35751-35758, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1609/aaai.v40i42.40888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private Frequency Estimation via Residue Number Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2026 - 40th Annual AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Singapore, Singapore. pp.35518-35526, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v40i42.40862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bench-MIA: Towards automatic multi-lever benchmark construction for MIA evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demo: Exploring Utility and Attackability Trade-offs in Local Differential Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Eichler</w:t>
+                <w:t xml:space="preserve">Haoying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+                <w:t xml:space="preserve">Abhishek K Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Maria de Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APVP 2025 - 15ème Atelier sur la protection de la vie privée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCS 2025 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. pp.4728 - 4730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3719027.3760706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287192v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FADE: federated aggregation with discrimination elimination</w:t>
+                <w:t xml:space="preserve">bench-MIA: Towards automatic multi-lever benchmark construction for MIA evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adda-Akram Bendoukha</w:t>
+                <w:t xml:space="preserve">Yanming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sirdey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Maria de Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAccT 2025 - ACM Conference on Fairness, Accountability, and Transparency (FAccT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Athènes, Greece. pp.1-14</w:t>
+              <w:t xml:space="preserve">APVP 2025 - 15ème Atelier sur la protection de la vie privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chasseneuil-du-Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105146v1</w:t>
+                <w:t xml:space="preserve">hal-05287192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: Exploring Utility and Attackability Trade-offs in Local Differential Privacy</w:t>
+                <w:t xml:space="preserve">FADE: federated aggregation with discrimination elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoying Zhang</w:t>
+                <w:t xml:space="preserve">Adda-Akram Bendoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek K Mishra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nesrine Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Boudguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sirdey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS 2025 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FAccT 2025 - ACM Conference on Fairness, Accountability, and Transparency (FAccT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Athènes, Greece. pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386311v1</w:t>
+                <w:t xml:space="preserve">hal-05105146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal Discovery Under Local Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruta Binkyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pinzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Lestyán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangsoo Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Conference on Causal Learning and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Los Angeles, CA, United States. pp.325-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic and Formal Study of the Impact of Local Differential Privacy on Fairness: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Stefanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSF 2024 - 37th IEEE Computer Security Foundations Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Enschede, Netherlands. pp.1-16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSF61375.2024.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Local) Differential Privacy has NO Disparate Impact on Fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DBSec 2023 - the 37th IFIP Annual Conference on Data and Applications Security and Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vijay Atluri; Anna Lisa Ferrara, Jul 2023, SOPHIA ANTIPOLIS, France. pp.3-21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37586-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Utility Gain of Iterative Bayesian Update for Locally Differentially Private Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DBSec 2023 - 37th IFIP Annual Conference on Data and Applications Security and Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vijay Atluri; Anna Lisa Ferrara, Jul 2023, Sophia Antipolis, France. pp.165-183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-37586-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Estimation of Evolving Data Under Local Differential Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pinzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDBT 2023 - 26th International Conference on Extending Database Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Ioánnina, Greece. pp.512-525, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48786/edbt.2023.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Freq-LDPy: Multiple Frequency Estimation Under Local Differential Privacy in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Zolfaghari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESORICS 2022 - European Symposium on Research in Computer Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Copenhague, Denmark. pp.770 - 775, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-17143-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Sampling Plus Fake Data: Multidimensional Frequency Estimates With Local Differential Privacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Longitudinal Collection and Analysis of Mobile Phone Data with Local Differential Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Al Bouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Maribor, Slovenia. pp.40-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72465-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551918v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Collection and Analysis of Mobile Phone Data with Local Differential Privacy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Random Sampling Plus Fake Data: Multidimensional Frequency Estimates With Local Differential Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Al Bouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Summer School on Privacy and Identity Management (Privacy and Identity)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, online, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703765v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility modeling through mobile data: generating an optimized and open dataset respecting privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Baala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Contet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Al Bouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Short-Term Memory for Predicting Firemen Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Leya Cerna Nahuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Diva Plasencia Lotufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1927,1496 +1948,1496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Impact of Multi-dimensional Local Differential Privacy on Fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Zhioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10618-024-01031-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the utility of locally differentially private protocols for longitudinal and multidimensional frequency estimates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaokui Xiao</w:t>
+                <w:t xml:space="preserve">Revealing the True Cost of Locally Differentially Private Protocols: An Auditing Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Communications and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (4), pp.123 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56553/popets-2024-0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dcan.2022.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03727621v1</w:t>
+                <w:t xml:space="preserve">hal-04644975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the True Cost of Locally Differentially Private Protocols: An Auditing Perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+                <w:t xml:space="preserve">Improving the utility of locally differentially private protocols for longitudinal and multidimensional frequency estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Al Bouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.369-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcan.2022.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56553/popets-2024-0110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04644975v1</w:t>
+                <w:t xml:space="preserve">hal-03727621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Risks of Collecting Multidimensional Data Under Local Differential Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (5), pp.1126 - 1139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14778/3579075.3579086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially private multivariate time series forecasting of aggregated human mobility with deep learning: Input or gradient perturbation?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaokui Xiao</w:t>
+                <w:t xml:space="preserve">Privacy-Preserving Prediction of Victim's Mortality and Their Need for Transportation to Health Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Makhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-022-07393-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (8), pp.5592-5599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2021.3123588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689723v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Prediction of Victim's Mortality and Their Need for Transportation to Health Facilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Makhoul</w:t>
+                <w:t xml:space="preserve">Differentially private multivariate time series forecasting of aggregated human mobility with deep learning: Input or gradient perturbation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Al Bouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokui Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TII.2021.3123588⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.13355-13369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-022-07393-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899793v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving Geo-Indistinguishability of the Emergency Scene to Predict Ambulance Response Time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Privacy-Preserving Prediction of Victim's Mortality and Their Need for Transportation to Health Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Leya Cerna Nahuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Couchot</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Makhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (3), pp.56 (17)</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (30), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359993v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based forecasting of firemen ambulances’ turnaround time in hospitals, considering the COVID-19 impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Preserving Geo-Indistinguishability of the Emergency Scene to Predict Ambulance Response Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Leya Cerna Nahuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Chevallier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.56 (17)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551923v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISE controller tuning and system identification through machine learning for human lower limb rehabilitation via neuromuscular electrical stimulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning-based forecasting of firemen ambulances’ turnaround time in hospitals, considering the COVID-19 impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Leya Cerna Nahuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Royer-Fey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104294⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109, pp.107561 (15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2021.107561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739559v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Prediction of Victim's Mortality and Their Need for Transportation to Health Facilities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RISE controller tuning and system identification through machine learning for human lower limb rehabilitation via neuromuscular electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willian R.B.M. Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A. de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo A.A. Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.104294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456142v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the Number of Firefighters Interventions per Region with Local-Differential-Privacy-Based Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 96, pp.101888 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the number of firefighter interventions per region with local-differential-privacy-based data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber H. Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Couchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 96, pp.101888 -. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cose.2020.101888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3426,114 +3447,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of categorical data verifying differential privacy : conception and applications to machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héber Hwang Arcolezi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université Bourgogne Franche-Comté, 2022. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022UBFCD004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03851305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3601,51 +3622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="061EEDD9"/>
+    <w:nsid w:val="288AF6DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3832,51 +3853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heber-h-arcolezi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAV-5099-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558186v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Pinz&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Elsalamouny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Miller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber Hwang Arcolezi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i42.40888" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i42.40862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05287192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber H. Arcolezi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria de Fuentes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda-Akram Bendoukha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kaaniche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05386311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek K Mishra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719027.3760706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Binkyte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinz&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Lesty&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangsoo Jung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Makhlouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04175027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04175035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Cerna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2023.44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03816212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zolfaghari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17143-7_40" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Al Bouna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokui Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72465-8_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Contet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Leya Cerna Nahuis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diva Plasencia Lotufo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329938v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zhioua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Ben Brahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-024-01031-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcan.2022.07.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04644975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3579075.3579086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07393-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Couchot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Makhoul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3123588" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer-Fey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevallier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.107561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian R.B.M. Nunes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. de Araujo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A.A. Sanches" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104294" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2020.101888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03851305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCD004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heber-h-arcolezi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VJgSocwAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAV-5099-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558186v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Pinz&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Elsalamouny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Miller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber Hwang Arcolezi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i42.40888" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i42.40862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05386311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek K Mishra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber H. Arcolezi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719027.3760706" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05287192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria de Fuentes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda-Akram Bendoukha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kaaniche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Boudguiga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruta Binkyte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinz&#243;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Lesty&#225;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangsoo Jung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Makhlouf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04175027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04175035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Cerna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37586-6_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2023.44" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03816212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couchot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zolfaghari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17143-7_40" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Al Bouna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokui Xiao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72465-8_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Contet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Leya Cerna Nahuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Diva Plasencia Lotufo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329938v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zhioua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Ben Brahim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-024-01031-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04644975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2024-0110" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcan.2022.07.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3579075.3579086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Couchot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Makhoul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3123588" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07393-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer-Fey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.107561" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian R.B.M. Nunes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. de Araujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A.A. Sanches" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104294" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Royer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2020.101888" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03851305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCD004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>