--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Morphodynamics of a Double-Crescent Bar System under a Mediterranean Wave Climate: Leucate Beach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of temporal beach grain size variability on aeolian sediment transport and topographic evolution in a microtidal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A.G. Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Feyssat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lamy</w:t>
+                <w:t xml:space="preserve">Patrick Hesp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse12060969⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 453, pp.109126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786168v1</w:t>
+                <w:t xml:space="preserve">hal-04617967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temporal beach grain size variability on aeolian sediment transport and topographic evolution in a microtidal environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphodynamics of two Mediterranean microtidal beaches presenting permanent megacusps under the influence of waves and strong offshore winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lamy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 453, pp.109126. </w:t>
+              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2023.105160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617967v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04729601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamics of two Mediterranean microtidal beaches presenting permanent megacusps under the influence of waves and strong offshore winds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Morphodynamics of a Double-Crescent Bar System under a Mediterranean Wave Climate: Leucate Beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Barusseau</w:t>
+                <w:t xml:space="preserve">Olivier Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 272, </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2023.105160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse12060969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04729601v1</w:t>
+                <w:t xml:space="preserve">hal-04786168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beachrocks and lithified barriers in the Gulf of Lions (western Mediterranean Sea) as new markers of the last sea‐level rise</w:t>
               </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,90 +776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamic Behaviour of a Mediterranean Intermittent Estuary with Opening Phases Primarily Dominated by Offshore Winds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,377 +1172,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene hydrological changes in the Rhône River (NW Mediterranean) as recorded in the marine mud belt</w:t>
+                <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Berné</w:t>
+                <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+                <w:t xml:space="preserve">A. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dennielou</w:t>
+                <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Alonso</w:t>
+                <w:t xml:space="preserve">R. Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-12-1539-2016⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357628v1</w:t>
+                <w:t xml:space="preserve">hal-01741165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene hydrological changes in the Rhône River (NW Mediterranean) as recorded in the marine mud belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maillard</w:t>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Basile</w:t>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Roest</w:t>
+                <w:t xml:space="preserve">Bernard Dennielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bayon</w:t>
+                <w:t xml:space="preserve">Yoann Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t>
+              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (7), pp.1539-1553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-1539-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741165v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of an enigmatic regional Mio-Pliocene unconformity on the Demerara plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 365, pp.21-35. </w:t>
@@ -2197,51 +2197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05459184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Hesp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.G. Smyth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ren&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.110106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feyssat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12060969" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hesp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barusseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.105160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04199915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Hebert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aleman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10121817" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1642247" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01357628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Alonso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1539-2016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01765735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meul&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05459184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Hesp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.G. Smyth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ren&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.110106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hesp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109126" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feyssat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barusseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.105160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12060969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04199915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Hebert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aleman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10121817" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1642247" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01357628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Alonso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1539-2016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01765735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palvadeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meul&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>