--- v0 (2026-03-25)
+++ v1 (2026-04-17)
@@ -2158,273 +2158,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight junction opening after 36h milk accumulation was associated to a change in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
+                <w:t xml:space="preserve">Effect of experimental tight junction opening on milk production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounhamous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS)"Human and Animal Development: regulatory mechanisms"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">2008 Joint ADSA-ASAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758399v1</w:t>
+                <w:t xml:space="preserve">hal-02754461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of experimental tight junction opening on milk production</w:t>
+                <w:t xml:space="preserve">Tight junction opening after 36h milk accumulation was associated to a change in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 Joint ADSA-ASAS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS)"Human and Animal Development: regulatory mechanisms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754461v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of two approaches to study the mammary use of glucose for lactose synthesis in dairy cows: net mammary balance and RNA levels</w:t>
               </w:r>
@@ -3000,51 +3000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FCCC171"/>
+    <w:nsid w:val="96FA93F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3231,51 +3231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hedi-ben-chedly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9904-8041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088995410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02297466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Thiery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7B45V4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier-Dodier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2678" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Pomyers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuits" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Astier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounhamous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saintandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hedi-ben-chedly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9904-8041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088995410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02297466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Thiery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7B45V4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier-Dodier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2678" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Pomyers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuits" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Astier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounhamous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saintandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>