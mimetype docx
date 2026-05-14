--- v1 (2026-04-17)
+++ v2 (2026-05-14)
@@ -697,407 +697,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Once-daily milking effects in high-yielding Alpine dairy goats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Komara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (Supplement 3), pp.105-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730133v1</w:t>
+                <w:t xml:space="preserve">hal-02660783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
+                <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity ans dynamics in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lacasse</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">S. Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 60 (Supplement 3), pp.105-111</w:t>
+              <w:t xml:space="preserve">, 2009, 60, pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660783v1</w:t>
+                <w:t xml:space="preserve">hal-00730137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell junction disruption after 36h milk accumulation was associated with changes in mammary secretory tissue activity ans dynamics in lactating dairy goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Once-daily milking effects in high-yielding Alpine dairy goats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Komara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lacasse</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (11), pp.5447-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730137v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking and feed restriction regulate transcripts of mammary epithelial cells purified from milk</w:t>
               </w:r>
@@ -1122,51 +1122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (7), pp.2938-2951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1351,1080 +1351,1080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des exploitations laitières de polyculture-élevage en Isère</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La polyculture-élevage via des coopérations entre exploitations spécialisées : simulation et optimisation du fonctionnement des synergies entre culture et élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT SPyCE, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel projet POEETE programme PSDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vesoul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297545v1</w:t>
+                <w:t xml:space="preserve">hal-02787159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polyculture-élevage via des coopérations entre exploitations spécialisées : simulation et optimisation du fonctionnement des synergies entre culture et élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eglantine Thiery</w:t>
+                <w:t xml:space="preserve">Construction d'une démarche de pilotage d'un système de polyculture-élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel projet POEETE programme PSDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vesoul, France</w:t>
+              <w:t xml:space="preserve">Colloque national centré sur la polyculture-élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787159v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une démarche de pilotage d'un système de polyculture-élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du fonctionnement de systèmes de polyculture-élevage au niveau du territoire : approche par l’analyse de coûts de transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dupuits</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernus</w:t>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national centré sur la polyculture-élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446705v1</w:t>
+                <w:t xml:space="preserve">hal-02446649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du fonctionnement de systèmes de polyculture-élevage au niveau du territoire : approche par l’analyse de coûts de transaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+                <w:t xml:space="preserve">Caractérisation des exploitations laitières de polyculture-élevage en Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Pomyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national centré sur la polyculture-élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque RMT SpyCE Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPyCE, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446649v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les déterminants de la réussite des interactions entre exploitations favorables à de meilleures synergies entre cultures et élevage: une approche par l'analyse d'exemples</w:t>
+                <w:t xml:space="preserve">Caractérisation des synergies entre cultures et élevages au niveau des territoires en régions Rhône-Alpes, Bourgogne et Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-Chercheurs PSDR 4 / Ecole chercheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel projet POEETE programme PSDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Poisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297583v1</w:t>
+                <w:t xml:space="preserve">hal-02297560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des synergies entre cultures et élevages au niveau des territoires en régions Rhône-Alpes, Bourgogne et Franche-Comté</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pierret</w:t>
+                <w:t xml:space="preserve">PSDR 4 : Un programme d’aide a la structuration des filières protéines végétales en Bourgogne-Franche Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel projet POEETE programme PSDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Poisy, France</w:t>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., May 2016, Dijon, France. pp.P78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297560v1</w:t>
+                <w:t xml:space="preserve">hal-02297602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR 4 : Un programme d’aide a la structuration des filières protéines végétales en Bourgogne-Franche Comté</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+                <w:t xml:space="preserve">Quels sont les déterminants de la réussite des interactions entre exploitations favorables à de meilleures synergies entre cultures et élevage: une approche par l'analyse d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., May 2016, Dijon, France. pp.P78</w:t>
+              <w:t xml:space="preserve">Ecole-Chercheurs PSDR 4 / Ecole chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297602v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of experimental tight junction opening on milk production</w:t>
+                <w:t xml:space="preserve">Tight junction opening after 36h milk accumulation was associated to a change in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 Joint ADSA-ASAS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS)"Human and Animal Development: regulatory mechanisms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754461v1</w:t>
+                <w:t xml:space="preserve">hal-02758399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight junction opening after 36h milk accumulation was associated to a change in mammary secretory tissue activity and dynamics in lactating dairy goats</w:t>
+                <w:t xml:space="preserve">Effect of experimental tight junction opening on milk production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounhamous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS)"Human and Animal Development: regulatory mechanisms"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">2008 Joint ADSA-ASAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758399v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of two approaches to study the mammary use of glucose for lactose synthesis in dairy cows: net mammary balance and RNA levels</w:t>
               </w:r>
@@ -2449,51 +2449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2645,90 +2645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR 4 : Un programme d’aide a la structuration des filières protéines végétales en Bourgogne-Franche Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Astier</w:t>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Duc</w:t>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3000,51 +3000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96FA93F2"/>
+    <w:nsid w:val="52F4582F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3231,51 +3231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hedi-ben-chedly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9904-8041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088995410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02297466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Thiery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7B45V4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier-Dodier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2678" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Pomyers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuits" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Astier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounhamous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saintandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hedi-ben-chedly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9904-8041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088995410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02297466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Thiery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7B45V4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier-Dodier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2678" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiart-Letort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuits" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Pomyers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Astier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounhamous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02446635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saintandr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3Ac5e659dd-865b-4822-8f37-14c8566ab68f&amp;amp;queryId=e77634b7-13ef-44df-99f2-5cf704f2d52d&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>