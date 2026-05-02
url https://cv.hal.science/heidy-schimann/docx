--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -206,325 +206,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elusive tropical forest canopy diversity revealed through environmental DNA contained in rainwater</w:t>
+                <w:t xml:space="preserve">Shifting trait coordination along a soil‐moisture‐nutrient gradient in tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
+                <w:t xml:space="preserve">Marion Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cuenot</w:t>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Leroy</w:t>
+                <w:t xml:space="preserve">Benoit Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+                <w:t xml:space="preserve">Angela Casado-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (33), pp.eadx4909. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (1), pp.21-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adx4909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220607v1</w:t>
+                <w:t xml:space="preserve">hal-04750210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting trait coordination along a soil‐moisture‐nutrient gradient in tropical forests</w:t>
+                <w:t xml:space="preserve">Elusive tropical forest canopy diversity revealed through environmental DNA contained in rainwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boisseaux</w:t>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+                <w:t xml:space="preserve">Yves Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Burban</w:t>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Casado-Garcia</w:t>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (1), pp.21-37. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (33), pp.eadx4909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adx4909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750210v1</w:t>
+                <w:t xml:space="preserve">hal-05220607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are plant traits drivers of endophytic communities in seasonally flooded tropical forests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -608,295 +608,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the vertical distribution of the phyllosphere differ between microbial groups and the epi- and endosphere</w:t>
+                <w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidy Schimann</w:t>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">Dinïa Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Coste</w:t>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elianne Louisanna</w:t>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Fort</w:t>
+                <w:t xml:space="preserve">Sebastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytobiomes Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (3), pp.312-323. </w:t>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.244-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-02-23-0013-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071067v1</w:t>
+                <w:t xml:space="preserve">hal-03689880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t>
+                <w:t xml:space="preserve">Determinants of the vertical distribution of the phyllosphere differ between microbial groups and the epi- and endosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cambon</w:t>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinïa Cartry</w:t>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ziegler</w:t>
+                <w:t xml:space="preserve">Elianne Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Levionnois</w:t>
+                <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytobiomes Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (2), pp.244-253. </w:t>
+              <w:t xml:space="preserve">, 2023, 7 (3), pp.312-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-02-23-0013-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689880v1</w:t>
+                <w:t xml:space="preserve">hal-04071067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenetic changes in root traits and root-associated fungal community composition in a heteroblastic epiphytic bromeliad</w:t>
               </w:r>
@@ -908,51 +908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,853 +1144,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-taxa environmental DNA inventories reveal distinct taxonomic and functional diversity in urban tropical forest fragments</w:t>
+                <w:t xml:space="preserve">Root anatomy helps to reconcile observed root trait syndromes in tropical tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Donald</w:t>
+                <w:t xml:space="preserve">Oscar Valverde-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01724⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (5), pp.744-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282383v1</w:t>
+                <w:t xml:space="preserve">hal-05179796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading effects of moth outbreaks on subarctic soil food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">At each site its diversity: DNA barcoding reveals remarkable earthworm diversity in neotropical rainforests of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Heidy Schimann</w:t>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.15054. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.103932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94227-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346467v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At each site its diversity: DNA barcoding reveals remarkable earthworm diversity in neotropical rainforests of French Guiana</w:t>
+                <w:t xml:space="preserve">Multi-taxa environmental DNA inventories reveal distinct taxonomic and functional diversity in urban tropical forest fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
+                <w:t xml:space="preserve">Julian Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Roy</w:t>
+                <w:t xml:space="preserve">Amaia Iribar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103932⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.e01724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648854v1</w:t>
+                <w:t xml:space="preserve">hal-03282383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic, phylogenetic, and functional diversity of root‐associated fungi in bromeliads: effects of host identity, life forms, and nutritional modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Leroy</w:t>
+                <w:t xml:space="preserve">Cascading effects of moth outbreaks on subarctic soil food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17288⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94227-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156141v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees and Insects Have Microbiomes: Consequences for Forest Health and Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Taxonomic, phylogenetic, and functional diversity of root‐associated fungi in bromeliads: effects of host identity, life forms, and nutritional modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Forestry Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.81-96. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (3), pp.1195-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40725-021-00136-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.17288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03256378v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root anatomy helps to reconcile observed root trait syndromes in tropical tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trees and Insects Have Microbiomes: Consequences for Forest Health and Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Valverde-Barrantes</w:t>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Authier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 108 (5), pp.744-755. </w:t>
+              <w:t xml:space="preserve">Current Forestry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.81-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajb2.1659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40725-021-00136-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179796v1</w:t>
+                <w:t xml:space="preserve">hal-03256378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree communities and soil properties influence fungal community assembly in neotropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vleminckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2093,64 +2093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (12), pp.5019-5032. </w:t>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Buyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cony Decock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
@@ -2339,64 +2339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated community structure among trees, fungi and invertebrate groups in Amazonian rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vleminckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2473,90 +2473,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent Dirichlet Allocation reveals spatial and taxonomic structure in a DNA‐based census of soil biodiversity from a tropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Sommeria‐klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Iribar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2594,77 +2594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body size determines soil community assembly in a tropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2996,90 +2996,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and structure of fungal communities in neotropical rainforest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3124,319 +3124,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular DNA extraction is a fast, cheap and reliable alternative for multi-taxa surveys based on soil DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+                <w:t xml:space="preserve">Diversity and Distribution of Ectomycorrhizal Fungi from Amazonian Lowland White-sand Forests in Brazil and French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Braga-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa A. E. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.01.008⟩</w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue: Neotropical White-Sand Forests, 48 (1), pp.90-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/btp.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532638v1</w:t>
+                <w:t xml:space="preserve">hal-01278423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Distribution of Ectomycorrhizal Fungi from Amazonian Lowland White-sand Forests in Brazil and French Guiana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaime Duque</w:t>
+                <w:t xml:space="preserve">Extracellular DNA extraction is a fast, cheap and reliable alternative for multi-taxa surveys based on soil DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Iribar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Special Issue: Neotropical White-Sand Forests, 48 (1), pp.90-100. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.16-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/btp.12297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278423v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of C, N and P fertilization on soil microbial community structure and function in an Amazonian rain forest</w:t>
               </w:r>
@@ -3448,51 +3448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3533,161 +3533,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary N-uptake strategies between tree species in tropical rainforest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cantharellaceae of guyana ii. new species of craterellus, new south american distribution records for cantharellus guyanensis and craterellus excelsus, and a key to the neotropical taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry W Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heidy Schimann</w:t>
+                <w:t xml:space="preserve">Andrey W Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+                <w:t xml:space="preserve">Catherine M Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Molino</w:t>
+                <w:t xml:space="preserve">Janina Dierks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Freycon</w:t>
+                <w:t xml:space="preserve">Jessie K Uehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Mycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (2), pp.307-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/427194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3852/106.2.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837380v1</w:t>
+                <w:t xml:space="preserve">hal-02634412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et phylogénie de \textitHypochnicium microsporum, une espèce nouvelle corticioïde néotropicale</w:t>
               </w:r>
@@ -3762,278 +3762,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C, N and P fertilization in an Amazonian rainforest supports stoichiometric dissimilarity as a driver of litter diversity effects on decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Complementary N-uptake strategies between tree species in tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1682⟩</w:t>
+              <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/427194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204222v1</w:t>
+                <w:t xml:space="preserve">hal-01837380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantharellaceae of guyana ii. new species of craterellus, new south american distribution records for cantharellus guyanensis and craterellus excelsus, and a key to the neotropical taxa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C, N and P fertilization in an Amazonian rainforest supports stoichiometric dissimilarity as a driver of litter diversity effects on decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 106 (2), pp.307-322. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1796), pp.20141682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3852/106.2.307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634412v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sampling of plant roots expands the described molecular diversity of arbuscular mycorrhizal fungi</w:t>
               </w:r>
@@ -4159,320 +4159,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient and Carbon Limitation on Decomposition in an Amazonian Moist Forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct microbial limitations in litter and underlying soil revealed by carbon and nutrient fertilization in a tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-012-9564-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01032414v1</w:t>
+                <w:t xml:space="preserve">hal-01601804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct microbial limitations in litter and underlying soil revealed by carbon and nutrient fertilization in a tropical rainforest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrient and Carbon Limitation on Decomposition in an Amazonian Moist Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (7), pp.1039-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-012-9564-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049990⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601804v1</w:t>
+                <w:t xml:space="preserve">hal-01032414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial bioindicators of soil functioning after disturbance: The case of gold mining in tropical rainforests of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4568,497 +4568,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term presence of tree species but not chemical diversity affect litter mixture effects on decomposition in a neotropical rainforest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does variability in litter quality determine soil microbial respiration in an amazonian rainforest ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Roy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (5), pp.1014-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-011-1966-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01032393v1</w:t>
+                <w:t xml:space="preserve">hal-01032139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-benefit analysis of acclimation to low irradiance in tropical rainforest tree seedlings: leaf life span and payback time for leaf deployment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Long-term presence of tree species but not chemical diversity affect litter mixture effects on decomposition in a neotropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err092⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 167 (1), pp.241-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-011-1966-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01032198v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does variability in litter quality determine soil microbial respiration in an amazonian rainforest ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A cost-benefit analysis of acclimation to low irradiance in tropical rainforest tree seedlings: leaf life span and payback time for leaf deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.01.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (11), pp.3941-3955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01032139v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing foliar chlorophyll contents with the SPAD-502 chlorophyll meter: a calibration test with thirteen tree species of tropical rainforest in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5122,77 +5122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the recovery of microbial functions during soil restoration using near-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,51 +5264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differing nitrogen use strategies of two tropical rainforest late successional tree species in French Guiana : evidence from 15N natural abundance and microbial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5423,51 +5423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of quantitative and qualitative recovery of bacterial communities from different soil types by density gradient centrifugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5588,51 +5588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking functional leaf and root traits with endophytic communities in seedlings in a seasonally flooded tropical forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,51 +5640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Omer Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Conference of Tropical Ecology : Tropical Ecology, many species, many challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Tropical Ecology (GTÖ), Jun 2023, Ceske Budejovice, Czech Republic</w:t>
@@ -5713,51 +5713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of local habitat in shaping functional tropical tree species’ strategies in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Krebber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,312 +5832,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic drivers of root-associated fungal community in neotropical bromeliads</w:t>
+                <w:t xml:space="preserve">eDNA-based survey of root-associated fungi in neotropical bromeliads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Phytopathologie, Sep 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Tropical Ecology, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072458v1</w:t>
+                <w:t xml:space="preserve">hal-04072492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eDNA-based survey of root-associated fungi in neotropical bromeliads</w:t>
+                <w:t xml:space="preserve">Biotic drivers of root-associated fungal community in neotropical bromeliads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Tropical Ecology, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Phytopathologie, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072492v1</w:t>
+                <w:t xml:space="preserve">hal-04072458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental filtering and maternal effects on the phenotype of a neotropical bromeliad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lafont Rapnouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,260 +6199,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated community structure among trees, fungi and invertebrate groups in Amazonian rainforests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Root anatomy and the plant economic spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar J Valverde Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Annual meeting - Bridging Communities &amp; Ecosystems: Inclusion as an Ecological Imperative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America, Aug 2019, Louisville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072608v1</w:t>
+                <w:t xml:space="preserve">hal-04072589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root anatomy and the plant economic spectrum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Coordinated community structure among trees, fungi and invertebrate groups in Amazonian rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vleminckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Annual meeting - Bridging Communities &amp; Ecosystems: Inclusion as an Ecological Imperative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America, Aug 2019, Louisville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072589v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytophthora community structure in soils and litters from three neo-tropical forest sites through three different methodological approaches.</w:t>
               </w:r>
@@ -6464,77 +6464,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schimann Heidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Meeting of IUFRO Working Party, Phytophthora in Forests and Natural Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Sapa, Vietnam</w:t>
@@ -6557,402 +6557,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversity and high specificity of ectomycorrhizal fungi communities associated with trees from low canopy forests in French Guiana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Use of Next Generation Sequencing to improve taxonomic fungal identification: a case study in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fernandez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53th Annual Meeting of the Association for Tropical Biology and Conservation - “Reconciling Conservation and Sustainable Use of Biodiversity”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Tropical Ecology, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">VII Congresso Brasileiro de Micologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Micolab - Universidade Federal de Santa Catarina, Oct 2016, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072676v1</w:t>
+                <w:t xml:space="preserve">hal-04072645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Next Generation Sequencing to improve taxonomic fungal identification: a case study in French Guiana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Diversité et distribution des champignons ectomycorhiziens auBrésil et en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Sagne</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hackel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Congresso Brasileiro de Micologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Micolab - Universidade Federal de Santa Catarina, Oct 2016, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">11. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Phytopathologie, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072645v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et distribution des champignons ectomycorhiziens auBrésil et en Guyane</w:t>
+                <w:t xml:space="preserve">High diversity and high specificity of ectomycorrhizal fungi communities associated with trees from low canopy forests in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hackel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Manzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Hackel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Phytopathologie, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">53th Annual Meeting of the Association for Tropical Biology and Conservation - “Reconciling Conservation and Sustainable Use of Biodiversity”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Tropical Ecology, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072574v1</w:t>
+                <w:t xml:space="preserve">hal-04072676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking P and C cycling in the decomposer system of an Amazonian rainforest</w:t>
               </w:r>
@@ -6977,51 +6977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7098,51 +7098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7223,51 +7223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7344,51 +7344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7458,90 +7458,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungi of French Guiana : diversity and distribution based on mycological surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7583,51 +7583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Small-Scale Patterns of Soil Diversity in a Tropical Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,103 +7740,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and prospects of environmental DNA in neotropical rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailyn Adriana Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Iribar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Ecosystems in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, Academic Press, pp.331-373, 2020, Advances in Ecological Research, 978-0-12-821134-2. </w:t>
@@ -7906,103 +7906,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly processes of bacterial endophytic and epiphytic communities in the canopy of neotropical trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8127,51 +8127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de perturbations liées à l'orpaillage sur l'évolution des communautés et fonctionnalités microbiennes d'un sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale du Génie Rural des Eaux et Forêts, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8230,51 +8230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie en milieu tropical: Cheminer de l'Ecologie Microbienne à l'Ecologie des Communautés ou comment étudier la Fonge de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Bordeaux, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8382,51 +8382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="364FFC34"/>
+    <w:nsid w:val="51B4AA6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8613,51 +8613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heidy-schimann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9139-920X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201735040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4909" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casado-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14679" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bordes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint&#8208;omer Cazal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Louisanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-23-0013-R" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09213" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04035633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry W Henkel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;arthur Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eske de Crop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Verbeken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Donald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Iribar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03346467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94227-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103932" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Quymanh Maes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17288" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-021-00136-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Valverde-Barrantes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Authier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1659" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vleminckx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12747" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legeay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boudier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02346160v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buyck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cony Decock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0218-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02272181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fichaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47595-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sommeria&#8208;klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13109" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14919" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Vasco&#8208;palacios" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Geml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Delgat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14531" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gruhn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arthur Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orinne Morreale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crym/v38.iss4.2017.469" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0839-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZQK4F8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01278423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Braga-Neto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa A. E. da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Duque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12297" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKB4DCL7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12329" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/427194" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374404v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schimann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204222v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1682" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634412v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey W Wilson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Aime" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Dierks" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie K Uehling" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/106.2.307" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Oepik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zobel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Cantero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Facelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0482-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J30GZB1L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-012-9564-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNV7GCWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049990" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guitet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Reis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Domenach" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.01.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC1XS1KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1966-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNF9TCRB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032198v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PNCSZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032188v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.07.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9137XD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0W934GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brothier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2005.08.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X86S1L9R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Omer Cazal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072458v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072492v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072608v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072589v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar J Valverde Barrantes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339832v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimann Heidy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072645v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072574v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739393v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745900v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072691v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Jaouen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Adriana Gonzalez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.01.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560885v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001435v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Maria Schimann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03131612v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heidy-schimann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9139-920X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201735040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casado-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14679" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bordes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint&#8208;omer Cazal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Louisanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-23-0013-R" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09213" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04035633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry W Henkel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;arthur Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eske de Crop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Verbeken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Valverde-Barrantes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Authier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1659" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103932" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Donald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Iribar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01724" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03346467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94227-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Quymanh Maes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17288" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-021-00136-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vleminckx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12747" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legeay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boudier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02346160v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buyck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cony Decock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0218-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02272181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fichaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47595-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sommeria&#8208;klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13109" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14919" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Vasco&#8208;palacios" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Geml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Delgat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14531" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gruhn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arthur Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orinne Morreale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crym/v38.iss4.2017.469" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0839-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01278423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Braga-Neto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa A. E. da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Duque" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12297" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKB4DCL7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZQK4F8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12329" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey W Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Aime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Dierks" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie K Uehling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/106.2.307" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374404v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schimann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/427194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204222v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1682" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Oepik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zobel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Cantero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Facelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0482-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J30GZB1L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049990" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032414v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-012-9564-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNV7GCWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guitet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Reis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Domenach" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.01.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC1XS1KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PNCSZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1966-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNF9TCRB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err092" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032188v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.07.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9137XD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0W934GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brothier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2005.08.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X86S1L9R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Omer Cazal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072492v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072458v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072589v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar J Valverde Barrantes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072608v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339832v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimann Heidy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072574v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739393v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745900v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072691v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Jaouen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Adriana Gonzalez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.01.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560885v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001435v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Maria Schimann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03131612v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>