--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -206,325 +206,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting trait coordination along a soil‐moisture‐nutrient gradient in tropical forests</w:t>
+                <w:t xml:space="preserve">Elusive tropical forest canopy diversity revealed through environmental DNA contained in rainwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boisseaux</w:t>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+                <w:t xml:space="preserve">Yves Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Burban</w:t>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Casado-Garcia</w:t>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (1), pp.21-37. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (33), pp.eadx4909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adx4909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750210v1</w:t>
+                <w:t xml:space="preserve">hal-05220607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elusive tropical forest canopy diversity revealed through environmental DNA contained in rainwater</w:t>
+                <w:t xml:space="preserve">Shifting trait coordination along a soil‐moisture‐nutrient gradient in tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
+                <w:t xml:space="preserve">Marion Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cuenot</w:t>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Leroy</w:t>
+                <w:t xml:space="preserve">Benoit Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+                <w:t xml:space="preserve">Angela Casado-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (33), pp.eadx4909. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (1), pp.21-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adx4909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220607v1</w:t>
+                <w:t xml:space="preserve">hal-04750210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are plant traits drivers of endophytic communities in seasonally flooded tropical forests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -608,295 +608,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t>
+                <w:t xml:space="preserve">Determinants of the vertical distribution of the phyllosphere differ between microbial groups and the epi- and endosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cambon</w:t>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinïa Cartry</w:t>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ziegler</w:t>
+                <w:t xml:space="preserve">Elianne Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Levionnois</w:t>
+                <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytobiomes Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (2), pp.244-253. </w:t>
+              <w:t xml:space="preserve">, 2023, 7 (3), pp.312-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-02-23-0013-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689880v1</w:t>
+                <w:t xml:space="preserve">hal-04071067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the vertical distribution of the phyllosphere differ between microbial groups and the epi- and endosphere</w:t>
+                <w:t xml:space="preserve">Drought tolerance traits in Neotropical trees correlate with the composition of phyllosphere fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidy Schimann</w:t>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
+                <w:t xml:space="preserve">Dinïa Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Coste</w:t>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elianne Louisanna</w:t>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Fort</w:t>
+                <w:t xml:space="preserve">Sebastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytobiomes Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (3), pp.312-323. </w:t>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.244-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-02-23-0013-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-04-22-0023-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071067v1</w:t>
+                <w:t xml:space="preserve">hal-03689880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenetic changes in root traits and root-associated fungal community composition in a heteroblastic epiphytic bromeliad</w:t>
               </w:r>
@@ -908,51 +908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,853 +1144,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root anatomy helps to reconcile observed root trait syndromes in tropical tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomic, phylogenetic, and functional diversity of root‐associated fungi in bromeliads: effects of host identity, life forms, and nutritional modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Valverde-Barrantes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajb2.1659⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (3), pp.1195-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179796v1</w:t>
+                <w:t xml:space="preserve">hal-03156141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At each site its diversity: DNA barcoding reveals remarkable earthworm diversity in neotropical rainforests of French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-taxa environmental DNA inventories reveal distinct taxonomic and functional diversity in urban tropical forest fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Donald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Roy</w:t>
+                <w:t xml:space="preserve">Amaia Iribar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103932⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.e01724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648854v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-taxa environmental DNA inventories reveal distinct taxonomic and functional diversity in urban tropical forest fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cascading effects of moth outbreaks on subarctic soil food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Donald</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+                <w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01724⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94227-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282383v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading effects of moth outbreaks on subarctic soil food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">At each site its diversity: DNA barcoding reveals remarkable earthworm diversity in neotropical rainforests of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94227-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.103932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346467v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic, phylogenetic, and functional diversity of root‐associated fungi in bromeliads: effects of host identity, life forms, and nutritional modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Leroy</w:t>
+                <w:t xml:space="preserve">Trees and Insects Have Microbiomes: Consequences for Forest Health and Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 231 (3), pp.1195-1209. </w:t>
+              <w:t xml:space="preserve">Current Forestry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.81-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40725-021-00136-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03156141v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees and Insects Have Microbiomes: Consequences for Forest Health and Management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root anatomy helps to reconcile observed root trait syndromes in tropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Oscar Valverde-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Louise Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Forestry Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.81-96. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (5), pp.744-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40725-021-00136-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256378v1</w:t>
+                <w:t xml:space="preserve">hal-05179796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree communities and soil properties influence fungal community assembly in neotropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vleminckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2093,64 +2093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (12), pp.5019-5032. </w:t>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Buyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cony Decock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
@@ -2320,351 +2320,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated community structure among trees, fungi and invertebrate groups in Amazonian rainforests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Latent Dirichlet Allocation reveals spatial and taxonomic structure in a DNA‐based census of soil biodiversity from a tropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sommeria‐klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Iribar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.Article number 11337. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47595-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272181v1</w:t>
+                <w:t xml:space="preserve">hal-02402988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Dirichlet Allocation reveals spatial and taxonomic structure in a DNA‐based census of soil biodiversity from a tropical forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordinated community structure among trees, fungi and invertebrate groups in Amazonian rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vleminckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Sommeria‐klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
+                <w:t xml:space="preserve">Mélanie Fichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Coissac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Heidy Schimann</w:t>
+                <w:t xml:space="preserve">Vincent Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.Article number 11337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47595-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402988v1</w:t>
+                <w:t xml:space="preserve">hal-02272181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body size determines soil community assembly in a tropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2856,587 +2856,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genus Resinicium in French Guiana and the West Indies: a morphological and molecular survey, revealing &amp;lt;em&amp;gt;Resinicium grandisporum sp nov.&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and structure of fungal communities in neotropical rainforest soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Gruhn</w:t>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dumez</w:t>
+                <w:t xml:space="preserve">Juliette Lengellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Arthur Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Orinne Morreale</w:t>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie, Mycologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7872/crym/v38.iss4.2017.469⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (2), pp.310-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-016-0839-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622299v1</w:t>
+                <w:t xml:space="preserve">hal-01595373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and structure of fungal communities in neotropical rainforest soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heidy Schimann</w:t>
+                <w:t xml:space="preserve">The genus Resinicium in French Guiana and the West Indies: a morphological and molecular survey, revealing &amp;lt;em&amp;gt;Resinicium grandisporum sp nov.&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gruhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bach</w:t>
+                <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lengellé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+                <w:t xml:space="preserve">Pierre-Arthur Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
+                <w:t xml:space="preserve">Orinne Morreale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (2), pp.310-320. </w:t>
+              <w:t xml:space="preserve">Cryptogamie, Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (4), pp.469-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-016-0839-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7872/crym/v38.iss4.2017.469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595373v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Distribution of Ectomycorrhizal Fungi from Amazonian Lowland White-sand Forests in Brazil and French Guiana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaime Duque</w:t>
+                <w:t xml:space="preserve">Extracellular DNA extraction is a fast, cheap and reliable alternative for multi-taxa surveys based on soil DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Iribar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/btp.12297⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.16-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278423v1</w:t>
+                <w:t xml:space="preserve">hal-01532638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular DNA extraction is a fast, cheap and reliable alternative for multi-taxa surveys based on soil DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+                <w:t xml:space="preserve">Diversity and Distribution of Ectomycorrhizal Fungi from Amazonian Lowland White-sand Forests in Brazil and French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Braga-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa A. E. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 96, pp.16-19. </w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue: Neotropical White-Sand Forests, 48 (1), pp.90-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/btp.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532638v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of C, N and P fertilization on soil microbial community structure and function in an Amazonian rain forest</w:t>
               </w:r>
@@ -3448,51 +3448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3533,507 +3533,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantharellaceae of guyana ii. new species of craterellus, new south american distribution records for cantharellus guyanensis and craterellus excelsus, and a key to the neotropical taxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Terry W Henkel</w:t>
+                <w:t xml:space="preserve">Description et phylogénie de \textitHypochnicium microsporum, une espèce nouvelle corticioïde néotropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gruhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey W Wilson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Mycologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130 (4), pp.301--314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634412v1</w:t>
+                <w:t xml:space="preserve">hal-04374404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et phylogénie de \textitHypochnicium microsporum, une espèce nouvelle corticioïde néotropicale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complementary N-uptake strategies between tree species in tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Mycologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/427194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374404v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary N-uptake strategies between tree species in tropical rainforest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">C, N and P fertilization in an Amazonian rainforest supports stoichiometric dissimilarity as a driver of litter diversity effects on decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scholarly Research Notices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/427194⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1796), pp.20141682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837380v1</w:t>
+                <w:t xml:space="preserve">hal-01204222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C, N and P fertilization in an Amazonian rainforest supports stoichiometric dissimilarity as a driver of litter diversity effects on decomposition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cantharellaceae of guyana ii. new species of craterellus, new south american distribution records for cantharellus guyanensis and craterellus excelsus, and a key to the neotropical taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry W Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey W Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Dierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie K Uehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 281 (1796), pp.20141682. </w:t>
+              <w:t xml:space="preserve">Mycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (2), pp.307-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3852/106.2.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204222v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sampling of plant roots expands the described molecular diversity of arbuscular mycorrhizal fungi</w:t>
               </w:r>
@@ -4178,77 +4178,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct microbial limitations in litter and underlying soil revealed by carbon and nutrient fertilization in a tropical rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4299,64 +4299,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient and Carbon Limitation on Decomposition in an Amazonian Moist Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4428,51 +4428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial bioindicators of soil functioning after disturbance: The case of gold mining in tropical rainforests of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4568,497 +4568,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does variability in litter quality determine soil microbial respiration in an amazonian rainforest ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+                <w:t xml:space="preserve">Long-term presence of tree species but not chemical diversity affect litter mixture effects on decomposition in a neotropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.01.018⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 167 (1), pp.241-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-011-1966-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01032139v1</w:t>
+                <w:t xml:space="preserve">hal-01032393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term presence of tree species but not chemical diversity affect litter mixture effects on decomposition in a neotropical rainforest</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A cost-benefit analysis of acclimation to low irradiance in tropical rainforest tree seedlings: leaf life span and payback time for leaf deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-011-1966-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (11), pp.3941-3955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01032393v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-benefit analysis of acclimation to low irradiance in tropical rainforest tree seedlings: leaf life span and payback time for leaf deployment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Does variability in litter quality determine soil microbial respiration in an amazonian rainforest ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (5), pp.1014-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01032198v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing foliar chlorophyll contents with the SPAD-502 chlorophyll meter: a calibration test with thirteen tree species of tropical rainforest in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5122,77 +5122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the recovery of microbial functions during soil restoration using near-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5264,51 +5264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differing nitrogen use strategies of two tropical rainforest late successional tree species in French Guiana : evidence from 15N natural abundance and microbial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5423,51 +5423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of quantitative and qualitative recovery of bacterial communities from different soil types by density gradient centrifugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5588,51 +5588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking functional leaf and root traits with endophytic communities in seedlings in a seasonally flooded tropical forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,51 +5640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Omer Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Conference of Tropical Ecology : Tropical Ecology, many species, many challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Tropical Ecology (GTÖ), Jun 2023, Ceske Budejovice, Czech Republic</w:t>
@@ -5713,51 +5713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of local habitat in shaping functional tropical tree species’ strategies in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Krebber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,312 +5832,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eDNA-based survey of root-associated fungi in neotropical bromeliads</w:t>
+                <w:t xml:space="preserve">Biotic drivers of root-associated fungal community in neotropical bromeliads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Tropical Ecology, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Phytopathologie, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072492v1</w:t>
+                <w:t xml:space="preserve">hal-04072458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic drivers of root-associated fungal community in neotropical bromeliads</w:t>
+                <w:t xml:space="preserve">eDNA-based survey of root-associated fungi in neotropical bromeliads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Phytopathologie, Sep 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Tropical Ecology, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072458v1</w:t>
+                <w:t xml:space="preserve">hal-04072492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental filtering and maternal effects on the phenotype of a neotropical bromeliad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lafont Rapnouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,260 +6199,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root anatomy and the plant economic spectrum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Coordinated community structure among trees, fungi and invertebrate groups in Amazonian rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vleminckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Annual meeting - Bridging Communities &amp; Ecosystems: Inclusion as an Ecological Imperative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America, Aug 2019, Louisville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072589v1</w:t>
+                <w:t xml:space="preserve">hal-04072608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated community structure among trees, fungi and invertebrate groups in Amazonian rainforests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Root anatomy and the plant economic spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar J Valverde Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Annual meeting - Bridging Communities &amp; Ecosystems: Inclusion as an Ecological Imperative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America, Aug 2019, Louisville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072608v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytophthora community structure in soils and litters from three neo-tropical forest sites through three different methodological approaches.</w:t>
               </w:r>
@@ -6464,77 +6464,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schimann Heidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Meeting of IUFRO Working Party, Phytophthora in Forests and Natural Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Sapa, Vietnam</w:t>
@@ -6557,402 +6557,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Next Generation Sequencing to improve taxonomic fungal identification: a case study in French Guiana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Diversité et distribution des champignons ectomycorhiziens auBrésil et en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Sagne</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hackel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Congresso Brasileiro de Micologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Micolab - Universidade Federal de Santa Catarina, Oct 2016, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">11. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Phytopathologie, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072645v1</w:t>
+                <w:t xml:space="preserve">hal-04072574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et distribution des champignons ectomycorhiziens auBrésil et en Guyane</w:t>
+                <w:t xml:space="preserve">High diversity and high specificity of ectomycorrhizal fungi communities associated with trees from low canopy forests in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hackel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Manzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Hackel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Phytopathologie, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">53th Annual Meeting of the Association for Tropical Biology and Conservation - “Reconciling Conservation and Sustainable Use of Biodiversity”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Tropical Ecology, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072574v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversity and high specificity of ectomycorrhizal fungi communities associated with trees from low canopy forests in French Guiana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Use of Next Generation Sequencing to improve taxonomic fungal identification: a case study in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Hackel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53th Annual Meeting of the Association for Tropical Biology and Conservation - “Reconciling Conservation and Sustainable Use of Biodiversity”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Tropical Ecology, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">VII Congresso Brasileiro de Micologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Micolab - Universidade Federal de Santa Catarina, Oct 2016, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072676v1</w:t>
+                <w:t xml:space="preserve">hal-04072645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking P and C cycling in the decomposer system of an Amazonian rainforest</w:t>
               </w:r>
@@ -6977,51 +6977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7085,64 +7085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7197,77 +7197,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial resource limitation in tropical rainforest of variable C:N:P stoichiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7331,64 +7331,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7458,77 +7458,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungi of French Guiana : diversity and distribution based on mycological surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7583,51 +7583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Small-Scale Patterns of Soil Diversity in a Tropical Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7635,51 +7635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53th Annual Meeting of the Association for Tropical Biology and Conservation - “Reconciling Conservation and Sustainable Use of Biodiversity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
@@ -7740,103 +7740,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and prospects of environmental DNA in neotropical rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailyn Adriana Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Iribar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Ecosystems in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, Academic Press, pp.331-373, 2020, Advances in Ecological Research, 978-0-12-821134-2. </w:t>
@@ -7906,103 +7906,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly processes of bacterial endophytic and epiphytic communities in the canopy of neotropical trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8127,51 +8127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de perturbations liées à l'orpaillage sur l'évolution des communautés et fonctionnalités microbiennes d'un sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale du Génie Rural des Eaux et Forêts, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8230,51 +8230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie en milieu tropical: Cheminer de l'Ecologie Microbienne à l'Ecologie des Communautés ou comment étudier la Fonge de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Bordeaux, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8382,51 +8382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51B4AA6A"/>
+    <w:nsid w:val="EB5AFC21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8613,51 +8613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heidy-schimann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9139-920X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201735040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casado-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14679" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bordes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint&#8208;omer Cazal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Louisanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-23-0013-R" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09213" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04035633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry W Henkel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;arthur Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eske de Crop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Verbeken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Valverde-Barrantes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Authier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1659" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103932" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Donald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Iribar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01724" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03346467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94227-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Quymanh Maes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17288" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-021-00136-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vleminckx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12747" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legeay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boudier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02346160v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buyck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cony Decock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0218-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02272181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fichaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47595-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sommeria&#8208;klein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13109" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14919" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Vasco&#8208;palacios" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Geml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Delgat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14531" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gruhn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arthur Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orinne Morreale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crym/v38.iss4.2017.469" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0839-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01278423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Braga-Neto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa A. E. da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Duque" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12297" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKB4DCL7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZQK4F8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12329" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey W Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Aime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Dierks" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie K Uehling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/106.2.307" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374404v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schimann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/427194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204222v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1682" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Oepik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zobel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Cantero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Facelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0482-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J30GZB1L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049990" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032414v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-012-9564-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNV7GCWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guitet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Reis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Domenach" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.01.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC1XS1KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PNCSZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1966-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNF9TCRB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err092" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032188v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.07.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9137XD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0W934GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brothier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2005.08.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X86S1L9R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Omer Cazal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072492v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072458v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072589v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar J Valverde Barrantes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072608v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339832v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimann Heidy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072574v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739393v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745900v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072691v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Jaouen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Adriana Gonzalez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.01.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560885v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001435v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Maria Schimann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03131612v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heidy-schimann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9139-920X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201735040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4909" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casado-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14679" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bordes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint&#8208;omer Cazal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Louisanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-23-0013-R" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09213" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04035633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hackel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry W Henkel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;arthur Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eske de Crop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Verbeken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Quymanh Maes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17288" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Donald" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Iribar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01724" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03346467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94227-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103932" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-021-00136-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Valverde-Barrantes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Authier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1659" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vleminckx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12747" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legeay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boudier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15099" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02346160v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buyck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cony Decock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0218-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402988v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sommeria&#8208;klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02272181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fichaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47595-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14919" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Vasco&#8208;palacios" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Geml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Delgat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14531" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0839-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gruhn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arthur Moreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orinne Morreale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crym/v38.iss4.2017.469" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZQK4F8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01278423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Braga-Neto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa A. E. da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Duque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12297" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKB4DCL7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12329" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schimann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837380v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/427194" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204222v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1682" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634412v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey W Wilson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Aime" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Dierks" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie K Uehling" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/106.2.307" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Oepik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zobel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Cantero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Facelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0482-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J30GZB1L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049990" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032414v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-012-9564-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNV7GCWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guitet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Reis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Domenach" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.01.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC1XS1KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1966-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNF9TCRB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032198v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PNCSZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032188v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.07.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9137XD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0W934GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brothier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2005.08.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X86S1L9R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Omer Cazal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072458v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072492v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072608v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072589v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar J Valverde Barrantes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339832v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schimann Heidy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072574v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fernandez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072645v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739393v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745900v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072691v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Jaouen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Boyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Adriana Gonzalez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.01.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560885v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001435v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Maria Schimann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03131612v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>