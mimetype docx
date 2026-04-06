--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -120,1460 +120,1460 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylindrical Seals from the “Iranian Collection” (According to the Glyptic Material of the S. Janashia State Museum of Georgia)</w:t>
+                <w:t xml:space="preserve">Hunara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketevan Ramishvili</w:t>
+                <w:t xml:space="preserve">Matteo Compareti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Jahangirfar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amirani</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Hunara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 (2), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528349v1</w:t>
+                <w:t xml:space="preserve">hal-05427945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval Georgian Manuscripts of Shahnameh Translations with Miniatures at the National Centre of Manuscripts of Georgia (“Rostomiani”)</w:t>
+                <w:t xml:space="preserve">Hunara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...58 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketevan Ramishvili</w:t>
+                <w:t xml:space="preserve">Matteo Compareti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atefeh Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Nadali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hunara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, vol. 2 (1), pp.29-57. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve">, 2 (2), 2025, Hunara</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457476v1</w:t>
-[...900 lines deleted...]
-                <w:t xml:space="preserve">hal-04761574v1</w:t>
+                <w:t xml:space="preserve">hal-05394426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunara</w:t>
+                <w:t xml:space="preserve">Cylindrical Seals from the “Iranian Collection” (According to the Glyptic Material of the S. Janashia State Museum of Georgia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milad Jahangirfar</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketevan Ramishvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hunara</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05427945v1</w:t>
+              <w:t xml:space="preserve">Amirani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.58-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunara</w:t>
+                <w:t xml:space="preserve">Medieval Georgian Manuscripts of Shahnameh Translations with Miniatures at the National Centre of Manuscripts of Georgia (“Rostomiani”)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Digital Orientalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Georgia and pre-Islamic Iran: Issues of Cultural Relations in the Light of Glyptic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketevan Ramishvili</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hunara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 (2), 2025, Hunara</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">, 2024, vol. 2 (1), pp.29-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22034/hunara.2023.176111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitized Examples of the 17th Century Georgian-Persian illuminated documents from Georgian Repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Orientalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgian-Persian illuminated historical documents from K.Kekelidze Georgian National Centre of Manuscipts: Perspectives for digitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Digital Orientalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persian Illuminated Historical Documents of Safavid Period from Georgian Depositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Digital Orientalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes on the Persian Gospel Manuscript in Georgian Script</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Abuladze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iran Namag: A Persian Quarterly of Iranian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.102-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03530808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Chevalier à la peau de panthère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, IX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEORGIA AND IRAN: HISTORICAL-CULTURAL CONTEXT AND TENDENCIES OF GEORGIAN RENAISSANCE (ACCORDING TO GEORGIAN HANDWRITTEN HERITAGE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Abuladze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pro Georgia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies on Ancient Aramaic Epigraphy of Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iran Namag: A Persian Quarterly of Iranian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3-4), pp.51-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researches on Persian and Georgian-Persian Historical Documents of Nader Shah's Times from Georgian Depositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Abuladze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica iranica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persian Historical Documents of Georgia (Sixteenth to Eighteenth Centuries): Aspects of Linguistic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Abuladze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Persianate Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.35 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18747167-12341236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394426v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pahlavi badag (eine historisch-etymologische Ubersicht)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altorientalische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (1), pp.195-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aus der Geschichte der parthisch-georgischen Sprachbeziehungen (altgeorgisch azaveri)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Test for Computerized Classification of Data Pertaining to the Contacts of Iranian and Georgian Languages, The Quarterly Journal of Iranian Academy of Persian Language and Literature,Tehran,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nameh Farhangestan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3 (4), pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1604,51 +1604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deer Representations on Sasanian Glyptic (Based on collections preserved at the Glyptic Fund of the S. Janashia State Museum of Georgia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketevan Ramishvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georgia and the Caucasus - Past, Present, Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Georgia, Nov 2025, Tbilisi, Georgia. pp.306-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1667,178 +1667,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academician Konstantin Tsereteli - Researcher of the Old Aramaic Epigraphy of Georgia</w:t>
+                <w:t xml:space="preserve">Aramaic (Arameographic) Inscriptions on Silver and Golden Objects from Armazi and Bagineti (II-IIIcc.AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Abousamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientalistic Epigraphic readings in Memory of D.D.Vasiliev</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Fifty-Second International Conference: The Aramaeans: History, Literature, and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Oxford, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244379v1</w:t>
+                <w:t xml:space="preserve">hal-04240711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aramaic (Arameographic) Inscriptions on Silver and Golden Objects from Armazi and Bagineti (II-IIIcc.AD)</w:t>
+                <w:t xml:space="preserve">Academician Konstantin Tsereteli - Researcher of the Old Aramaic Epigraphy of Georgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaby Abousamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifty-Second International Conference: The Aramaeans: History, Literature, and Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Oxford, France</w:t>
+              <w:t xml:space="preserve">Orientalistic Epigraphic readings in Memory of D.D.Vasiliev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240711v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aramaic (Arameographic) Inscriptions on Silver and Golden Objects of ancient Georgia (V c. BC–IIIc.AD)</w:t>
               </w:r>
@@ -2187,925 +2187,925 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasanian Glyptics in Georgia</w:t>
+                <w:t xml:space="preserve">Parthian Onomastics in the Stele of Vespasian from Mtskheta (I c AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, XIII International Conference "Antiquity: Historical Knowledge and Specificity of the Source", Moscow, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730316v1</w:t>
+                <w:t xml:space="preserve">hal-04749478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Poem “Knight in the Panther’s Skin” in Iran (Studies and Translations)</w:t>
+                <w:t xml:space="preserve">Pahlavi Badag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.323-327, 2020, 978-9941-18-362-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816648v1</w:t>
+                <w:t xml:space="preserve">hal-04761810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parthian Onomastics in the Stele of Vespasian from Mtskheta (I c AD)</w:t>
+                <w:t xml:space="preserve">Sasanian Glyptics in Georgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bridging past, Present and Future, First International Conference in Iranian Studies, 2-4 October, Bucharest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749478v1</w:t>
+                <w:t xml:space="preserve">hal-04730316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pahlavi Badag</w:t>
+                <w:t xml:space="preserve">The Poem “Knight in the Panther’s Skin” in Iran (Studies and Translations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Literatures in Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761810v1</w:t>
+                <w:t xml:space="preserve">hal-04816648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunara: Journal of Ancient Iranian Arts and History</w:t>
+                <w:t xml:space="preserve">Sasanian Studies in Georgia (Material Culture)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Silagadze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Conference of the Spanish Society of Iranian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Santiago de Compostela, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327011v1</w:t>
+                <w:t xml:space="preserve">hal-04267896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies on Oriental Vocabulary in Sulkhan-Saba Orbeliani's “Georgian Dictionary” (XVIII century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Imedadze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICHLL2022 : International Conference on Historical Lexicography and Lexicology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lorient (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The XVII-XVIII Centuries Persian Manuscripts in Georgian Script from Georgian Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième colloque international Langue et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies On Middle Iranian Onomastics in Greek Inscriptions of (Pre)-Christian Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eleventh Biennial Iranian Studies Conference (ISIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienna (online), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval Iran and Georgia: Historical-Cultural Context and Tendencies of Georgian Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iran and the West: Converging Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Warwick, British Virgin Islands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies on Zoroastrian terminology in Old Georgian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aram Thirty Third International Conference "Zoroastrianism in the Levant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Oxford (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasanian Studies in Georgia (Material Culture)</w:t>
+                <w:t xml:space="preserve">Hunara: Journal of Ancient Iranian Arts and History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...346 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04787330v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3450,51 +3450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D8C3581"/>
+    <w:nsid w:val="CD953F87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3681,51 +3681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helen-giunashvili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528349v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Giunashvili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Ramishvili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/hunara.2023.176111" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722382v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252816v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741816v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Abuladze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561391v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18747167-12341236" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00316E1338F399C13EBDCF595910E5F011A0EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Compareti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Jahangirfar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Amiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nadali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Abousamra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abousamra Gaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Matiashvili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Silagadze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Imedadze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Melikishvili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helen-giunashvili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427945v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Giunashvili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Compareti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Jahangirfar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394426v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Amiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nadali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Ramishvili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969031v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/hunara.2023.176111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Abuladze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18747167-12341236" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00316E1338F399C13EBDCF595910E5F011A0EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Abousamra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abousamra Gaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Matiashvili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Silagadze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Imedadze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Melikishvili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>