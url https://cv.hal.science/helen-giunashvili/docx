--- v1 (2026-04-06)
+++ v2 (2026-05-21)
@@ -406,208 +406,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylindrical Seals from the “Iranian Collection” (According to the Glyptic Material of the S. Janashia State Museum of Georgia)</w:t>
+                <w:t xml:space="preserve">Medieval Georgian Manuscripts of Shahnameh Translations with Miniatures at the National Centre of Manuscripts of Georgia (“Rostomiani”)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ketevan Ramishvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amirani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41, pp.58-98</w:t>
+              <w:t xml:space="preserve">The Digital Orientalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528349v1</w:t>
+                <w:t xml:space="preserve">hal-04969031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval Georgian Manuscripts of Shahnameh Translations with Miniatures at the National Centre of Manuscripts of Georgia (“Rostomiani”)</w:t>
+                <w:t xml:space="preserve">Cylindrical Seals from the “Iranian Collection” (According to the Glyptic Material of the S. Janashia State Museum of Georgia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketevan Ramishvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Digital Orientalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Amirani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.58-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969031v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Georgia and pre-Islamic Iran: Issues of Cultural Relations in the Light of Glyptic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketevan Ramishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -859,109 +859,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on the Persian Gospel Manuscript in Georgian Script</w:t>
+                <w:t xml:space="preserve">GEORGIA AND IRAN: HISTORICAL-CULTURAL CONTEXT AND TENDENCIES OF GEORGIAN RENAISSANCE (ACCORDING TO GEORGIAN HANDWRITTEN HERITAGE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Abuladze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iran Namag: A Persian Quarterly of Iranian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (4), pp.102-119</w:t>
+              <w:t xml:space="preserve">Pro Georgia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03530808v1</w:t>
+                <w:t xml:space="preserve">hal-04741816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chevalier à la peau de panthère</w:t>
               </w:r>
@@ -1010,109 +1010,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEORGIA AND IRAN: HISTORICAL-CULTURAL CONTEXT AND TENDENCIES OF GEORGIAN RENAISSANCE (ACCORDING TO GEORGIAN HANDWRITTEN HERITAGE)</w:t>
+                <w:t xml:space="preserve">Notes on the Persian Gospel Manuscript in Georgian Script</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Abuladze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pro Georgia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31</w:t>
+              <w:t xml:space="preserve">Iran Namag: A Persian Quarterly of Iranian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.102-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741816v1</w:t>
+                <w:t xml:space="preserve">halshs-03530808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on Ancient Aramaic Epigraphy of Georgia</w:t>
               </w:r>
@@ -1604,51 +1604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deer Representations on Sasanian Glyptic (Based on collections preserved at the Glyptic Fund of the S. Janashia State Museum of Georgia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketevan Ramishvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georgia and the Caucasus - Past, Present, Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Georgia, Nov 2025, Tbilisi, Georgia. pp.306-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1667,178 +1667,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aramaic (Arameographic) Inscriptions on Silver and Golden Objects from Armazi and Bagineti (II-IIIcc.AD)</w:t>
+                <w:t xml:space="preserve">Academician Konstantin Tsereteli - Researcher of the Old Aramaic Epigraphy of Georgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaby Abousamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifty-Second International Conference: The Aramaeans: History, Literature, and Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Oxford, France</w:t>
+              <w:t xml:space="preserve">Orientalistic Epigraphic readings in Memory of D.D.Vasiliev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240711v1</w:t>
+                <w:t xml:space="preserve">hal-04244379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academician Konstantin Tsereteli - Researcher of the Old Aramaic Epigraphy of Georgia</w:t>
+                <w:t xml:space="preserve">Aramaic (Arameographic) Inscriptions on Silver and Golden Objects from Armazi and Bagineti (II-IIIcc.AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Abousamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientalistic Epigraphic readings in Memory of D.D.Vasiliev</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Fifty-Second International Conference: The Aramaeans: History, Literature, and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Oxford, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244379v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aramaic (Arameographic) Inscriptions on Silver and Golden Objects of ancient Georgia (V c. BC–IIIc.AD)</w:t>
               </w:r>
@@ -2187,925 +2187,925 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parthian Onomastics in the Stele of Vespasian from Mtskheta (I c AD)</w:t>
+                <w:t xml:space="preserve">Sasanian Glyptics in Georgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bridging past, Present and Future, First International Conference in Iranian Studies, 2-4 October, Bucharest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749478v1</w:t>
+                <w:t xml:space="preserve">hal-04730316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pahlavi Badag</w:t>
+                <w:t xml:space="preserve">The Poem “Knight in the Panther’s Skin” in Iran (Studies and Translations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Literatures in Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761810v1</w:t>
+                <w:t xml:space="preserve">hal-04816648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasanian Glyptics in Georgia</w:t>
+                <w:t xml:space="preserve">Parthian Onomastics in the Stele of Vespasian from Mtskheta (I c AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, XIII International Conference "Antiquity: Historical Knowledge and Specificity of the Source", Moscow, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730316v1</w:t>
+                <w:t xml:space="preserve">hal-04749478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Poem “Knight in the Panther’s Skin” in Iran (Studies and Translations)</w:t>
+                <w:t xml:space="preserve">Pahlavi Badag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.323-327, 2020, 978-9941-18-362-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816648v1</w:t>
+                <w:t xml:space="preserve">hal-04761810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasanian Studies in Georgia (Material Culture)</w:t>
+                <w:t xml:space="preserve">Hunara: Journal of Ancient Iranian Arts and History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267896v1</w:t>
-[...357 lines deleted...]
-                <w:t xml:space="preserve">hal-04787330v1</w:t>
+                <w:t xml:space="preserve">hal-04327011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunara: Journal of Ancient Iranian Arts and History</w:t>
+                <w:t xml:space="preserve">Sasanian Studies in Georgia (Material Culture)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Giunashvili</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Silagadze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Conference of the Spanish Society of Iranian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Santiago de Compostela, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies on Oriental Vocabulary in Sulkhan-Saba Orbeliani's “Georgian Dictionary” (XVIII century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Imedadze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICHLL2022 : International Conference on Historical Lexicography and Lexicology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lorient (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The XVII-XVIII Centuries Persian Manuscripts in Georgian Script from Georgian Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième colloque international Langue et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies On Middle Iranian Onomastics in Greek Inscriptions of (Pre)-Christian Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eleventh Biennial Iranian Studies Conference (ISIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienna (online), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval Iran and Georgia: Historical-Cultural Context and Tendencies of Georgian Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iran and the West: Converging Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Warwick, British Virgin Islands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04327011v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies on Zoroastrian terminology in Old Georgian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Giunashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aram Thirty Third International Conference "Zoroastrianism in the Levant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Oxford (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3450,51 +3450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD953F87"/>
+    <w:nsid w:val="470D55A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3681,51 +3681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helen-giunashvili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427945v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Giunashvili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Compareti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Jahangirfar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394426v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Amiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nadali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Ramishvili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969031v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/hunara.2023.176111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Abuladze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18747167-12341236" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00316E1338F399C13EBDCF595910E5F011A0EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Abousamra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abousamra Gaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Matiashvili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Silagadze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Imedadze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Melikishvili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helen-giunashvili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427945v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Giunashvili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Compareti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Jahangirfar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394426v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Amiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Nadali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528349v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Ramishvili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/hunara.2023.176111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Abuladze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18747167-12341236" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00316E1338F399C13EBDCF595910E5F011A0EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Abousamra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abousamra Gaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Matiashvili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Silagadze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Imedadze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Melikishvili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>