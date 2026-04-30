--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -269,178 +269,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagez la transformation de votre territoire en identifiant son potentiel d’économie circulaire</w:t>
+                <w:t xml:space="preserve">Défi TextMine'24 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Badeig</w:t>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Derail</w:t>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Outils pour la soutenabilité et résilience des territoires, Entretiens Jacques cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">TextMine'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802603v1</w:t>
+                <w:t xml:space="preserve">hal-04434981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction automatique d'entités spatiales imbriquées et de relations spatiales à partir de texte pour la création de graphes de connaissances : Une approche et deux jeux de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -468,472 +481,459 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TextMine'24, 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi TextMine'24 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Engagez la transformation de votre territoire en identifiant son potentiel d’économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lopez</w:t>
+                <w:t xml:space="preserve">Cindy Derail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TextMine'24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Outils pour la soutenabilité et résilience des territoires, Entretiens Jacques cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434981v1</w:t>
+                <w:t xml:space="preserve">hal-04802603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une base de connaissances topographiques à partir des &amp;quot;Instructions nautiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Nested Spatial Entity and Spatial Relation Extraction From Text for Knowledge Graph Creation: A Baseline Approach and a Benchmark Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Duchêne</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities, 31st International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Hambourg, Germany. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3615887.3627754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055379v1</w:t>
+                <w:t xml:space="preserve">hal-04294222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Nested Spatial Entity and Spatial Relation Extraction From Text for Knowledge Graph Creation: A Baseline Approach and a Benchmark Dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création d’une base de connaissances topographiques à partir des &amp;quot;Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities, 31st International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294222v1</w:t>
+                <w:t xml:space="preserve">hal-04055379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLANTIS : l’ontologie qui modélise les connaissances contenues dans les Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,64 +997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de bases de connaissances à partir de sources hétérogènes: application aux Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1118,64 +1118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1239,64 +1239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1354,221 +1354,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferencia de conocimientos hidrográficos y astronómicos entre Francia y Argentina. La construcción de paisajes marítimos y portuarios</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysing 18th century hydrographic data: a campaign in the Bay of Biscay, 1750-1751</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Coloquio Internacional de Patrimonio Portuario</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Bahía Blanca, Argentina. pp.223-245</w:t>
+              <w:t xml:space="preserve">Data for History 2021: Modelling Time, Places, Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data for History consortium, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016736v1</w:t>
+                <w:t xml:space="preserve">hal-03239920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing 18th century hydrographic data: a campaign in the Bay of Biscay, 1750-1751</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transferencia de conocimientos hidrográficos y astronómicos entre Francia y Argentina. La construcción de paisajes marítimos y portuarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Marco (h)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data for History 2021: Modelling Time, Places, Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Data for History consortium, May 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">V Coloquio Internacional de Patrimonio Portuario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Bahía Blanca, Argentina. pp.223-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239920v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development of Tide Prediction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaped by the Sea: Histories of Ocean Science, Medicine and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1602,51 +1602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Wave of Prosopography: an Application to Tide Prediction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1680,51 +1680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire du patrimoine maritime, Partage d'expériences numériques, Perspectives et projets autour d'une plateforme UBO : Résultats provisoires de l'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lecoustey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1762,51 +1762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Wave of Prosopography: an Application to Tide Prediction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Postgraduate Port and Maritime Studies Network Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Dundee, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1872,51 +1872,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of geospatial knowledge graphs from heterogeneous sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université Gustave Eiffel, 2024. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024UEFL2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1975,64 +1975,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Le jeu de données ATLANTIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,64 +2089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ontologie] ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2235,77 +2235,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bathymétrie ancienne au service de l’étude de tsunamis inexpliqués : le cas du pertuis d’Antioche (1785, 1875, 1882)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Surville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méril Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,64 +2401,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATONTE: towards a new methodology for seed ontology development from texts and experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2522,51 +2522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de bases de connaissances topographiques à partir de sources hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Journées de la Recherche de l’IGN-ENSG en ligne : L’INFORMATION GÉOGRAPHIQUE ENCORE +</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Saint-Mandé, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2591,51 +2591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tide Prediction Machines, Prosopography and Digital Humanities: what are they and how do they fit together?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH Annual Event 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Warsaw, Poland. , </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2701,51 +2701,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sonde à la carte. Une campagne hydrographique au XVIIIe siècle dans le golfe de Gascogne : analyse historique et traitement des données obtenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2795,77 +2795,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferencia de conocimientos hidrográficos y astronómicos entre Francia y Argentina. La construcción de paisajes marítimos y portuarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Marco (h)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2915,51 +2915,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An historic analysis of tide prediction machines using an adapted prosopographic approach and digital humanities tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Université de Bretagne Occidentale. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3067,51 +3067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12B5E06D"/>
+    <w:nsid w:val="06644F83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3298,51 +3298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helen-mair-rawsthorne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6540-8547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278549128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lastig.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ign.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shom.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Derail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627754" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695242v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Marco (h)" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3261817" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3269511" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoustey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3003566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04599846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UEFL2006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954342v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2908249" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02966784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helen-mair-rawsthorne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6540-8547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278549128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lastig.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ign.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shom.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Derail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627754" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695242v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Marco (h)" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3261817" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3269511" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoustey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3003566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04599846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UEFL2006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954342v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2908249" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02966784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>