--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -112,122 +112,143 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">278549128</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=VM2EvW8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Docteure en Informatique</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, spécialité </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sciences et Technologies de l'Information Géographique</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, de l'Université Gustave Eiffel et hébergée au </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LASTIG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Laboratoire en sciences et technologies de l'information géographique pour la ville intelligente et les territoires durables) à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IGN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Institut national de l'information géographique et forestière). L'objectif de ma thèse était de fournir une approche fonctionnelle pour construire et peupler des graphes de connaissances géoréférencées à partir de sources textuelles hétérogènes et des connaissances d'experts du domaine. Le corpus qui constituait mon cas d’étude était composé d'ouvrages du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Shom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Service hydrographique et océanographique de la Marine), ce qui m'a amené à travailler en collaboration étroite avec le personnel du Shom et les utilisateurs des ouvrages afin de proposer une modélisation adaptée à leur domaine. J'ai utilisé notamment des technologies du Web sémantique pour la construction de l'ontologie et l'apprentissage profond afin d'extraire automatiquement de l'information à composante spatiale du texte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -261,1697 +282,1697 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi TextMine'24 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TextMine'24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction automatique d'entités spatiales imbriquées et de relations spatiales à partir de texte pour la création de graphes de connaissances : Une approche et deux jeux de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TextMine'24, 24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagez la transformation de votre territoire en identifiant son potentiel d’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Derail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Outils pour la soutenabilité et résilience des territoires, Entretiens Jacques cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Nested Spatial Entity and Spatial Relation Extraction From Text for Knowledge Graph Creation: A Baseline Approach and a Benchmark Dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Création d’une base de connaissances topographiques à partir des &amp;quot;Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities, 31st International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3615887.3627754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04294222v1</w:t>
+                <w:t xml:space="preserve">hal-04055379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une base de connaissances topographiques à partir des &amp;quot;Instructions nautiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automatic Nested Spatial Entity and Spatial Relation Extraction From Text for Knowledge Graph Creation: A Baseline Approach and a Benchmark Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e journée de la recherche de l'UGE-IGN-ENSG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th ACM SIGSPATIAL International Workshop on Geospatial Humanities, 31st International Conference on Advances in Geographic Information Systems (ACM SIGSPATIAL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Hambourg, Germany. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3615887.3627754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055379v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATLANTIS : l’ontologie qui modélise les connaissances contenues dans les Instructions nautiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Création de bases de connaissances à partir de sources hétérogènes: application aux Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Information Scientifique et Technique du SHOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Hydrographique et Océanographique de la Marine, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006774v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de bases de connaissances à partir de sources hétérogènes: application aux Instructions nautiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ATLANTIS : l’ontologie qui modélise les connaissances contenues dans les Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Information Scientifique et Technique du SHOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service Hydrographique et Océanographique de la Marine, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">SemWeb.Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400549v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2022, 33es journées francophones d'Ingénierie des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. pp.154-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zied Bouraoui; Valérie Camps; Éric Gaussier; Maxime Guériau; Christelle Launois; Nicolas Prcovic; Céline Rouveirol; Fatiha Saïs; François Schwarzentruber; Anaëlle Wilczynski, Jun 2022, Saint-Étienne, France. pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing 18th century hydrographic data: a campaign in the Bay of Biscay, 1750-1751</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transferencia de conocimientos hidrográficos y astronómicos entre Francia y Argentina. La construcción de paisajes marítimos y portuarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Marco (h)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data for History 2021: Modelling Time, Places, Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Data for History consortium, May 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">V Coloquio Internacional de Patrimonio Portuario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Bahía Blanca, Argentina. pp.223-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239920v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferencia de conocimientos hidrográficos y astronómicos entre Francia y Argentina. La construcción de paisajes marítimos y portuarios</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysing 18th century hydrographic data: a campaign in the Bay of Biscay, 1750-1751</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Coloquio Internacional de Patrimonio Portuario</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Bahía Blanca, Argentina. pp.223-245</w:t>
+              <w:t xml:space="preserve">Data for History 2021: Modelling Time, Places, Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data for History consortium, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016736v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Tide Prediction Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Wave of Prosopography: an Application to Tide Prediction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaped by the Sea: Histories of Ocean Science, Medicine and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceanext 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3269511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3261817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03016609v1</w:t>
+                <w:t xml:space="preserve">hal-03016540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Wave of Prosopography: an Application to Tide Prediction Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Development of Tide Prediction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanext 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Shaped by the Sea: Histories of Ocean Science, Medicine and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3261817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3269511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03016540v1</w:t>
+                <w:t xml:space="preserve">hal-03016609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire du patrimoine maritime, Partage d'expériences numériques, Perspectives et projets autour d'une plateforme UBO : Résultats provisoires de l'enquête</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Wave of Prosopography: an Application to Tide Prediction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lecoustey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine maritime en question. Inventorier, numériser, partager le patrimoine maritime : premiers pas vers un centre de ressources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Postgraduate Port and Maritime Studies Network Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dundee, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3003566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016854v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Wave of Prosopography: an Application to Tide Prediction Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inventaire du patrimoine maritime, Partage d'expériences numériques, Perspectives et projets autour d'une plateforme UBO : Résultats provisoires de l'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecoustey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Postgraduate Port and Maritime Studies Network Conference 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le patrimoine maritime en question. Inventorier, numériser, partager le patrimoine maritime : premiers pas vers un centre de ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Plouzané, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3003566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03016583v1</w:t>
+                <w:t xml:space="preserve">hal-03016854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of geospatial knowledge graphs from heterogeneous sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université Gustave Eiffel, 2024. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024UEFL2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04599846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1961,257 +1982,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Données] Le jeu de données ATLANTIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ontologie] ATLANTIS : Une ontologie pour représenter les Instructions nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://github.com/umrlastig/atlantis-ontology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2221,163 +2242,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bathymétrie ancienne au service de l’étude de tsunamis inexpliqués : le cas du pertuis d’Antioche (1785, 1875, 1882)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Surville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méril Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fossi Fotsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 263, pp.31-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.12324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2387,297 +2408,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATONTE: towards a new methodology for seed ontology development from texts and experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EKAW 2022, 23rd international conference on knowledge engineering and knowledge management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bozen-Bolzano, Italy. , EKAW 2022 Companion Volume, 3256, 2022, Companion Proceedings of the 23rd International Conference on Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de bases de connaissances topographiques à partir de sources hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Journées de la Recherche de l’IGN-ENSG en ligne : L’INFORMATION GÉOGRAPHIQUE ENCORE +</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Saint-Mandé, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tide Prediction Machines, Prosopography and Digital Humanities: what are they and how do they fit together?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH Annual Event 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Warsaw, Poland. , </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2908249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2687,91 +2708,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sonde à la carte. Une campagne hydrographique au XVIIIe siècle dans le golfe de Gascogne : analyse historique et traitement des données obtenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02966784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2781,117 +2802,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferencia de conocimientos hidrográficos y astronómicos entre Francia y Argentina. La construcción de paisajes marítimos y portuarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Marco (h)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2901,105 +2922,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An historic analysis of tide prediction machines using an adapted prosopographic approach and digital humanities tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Université de Bretagne Occidentale. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3067,51 +3088,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06644F83"/>
+    <w:nsid w:val="35D5718E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3298,51 +3319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helen-mair-rawsthorne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6540-8547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278549128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lastig.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ign.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shom.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Derail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627754" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695242v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Marco (h)" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3261817" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3269511" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoustey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3003566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04599846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UEFL2006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954342v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2908249" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02966784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helen-mair-rawsthorne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6540-8547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278549128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VM2EvW8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lastig.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ign.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shom.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Derail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3615887.3627754" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695242v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Marco (h)" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3269511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3261817" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3003566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoustey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04599846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UEFL2006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954342v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2908249" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02966784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975592v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>