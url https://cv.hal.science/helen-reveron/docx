--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation in Ce-Doped zirconia single and oligo-crystals: In-situ micro-compression with electron back-scattered diffraction analysis</w:t>
+                <w:t xml:space="preserve">Effect of environmental conditions on the ageing behaviour of 3Y-TZP grinding media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Magalhães</w:t>
+                <w:t xml:space="preserve">A Pacquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+                <w:t xml:space="preserve">D Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">N Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Huynh</w:t>
+                <w:t xml:space="preserve">J Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 301, pp.121553. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.117677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05291691v1</w:t>
+                <w:t xml:space="preserve">hal-05231764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental conditions on the ageing behaviour of 3Y-TZP grinding media</w:t>
+                <w:t xml:space="preserve">Phase transformation in Ce-Doped zirconia single and oligo-crystals: In-situ micro-compression with electron back-scattered diffraction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pacquelet</w:t>
+                <w:t xml:space="preserve">M.D. Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Bouttes</w:t>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Benameur</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Chevalier</w:t>
+                <w:t xml:space="preserve">G. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, pp.117677. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.121553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231764v1</w:t>
+                <w:t xml:space="preserve">emse-05291691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced damage tolerance of Ce-TZP ceramics through a layered architectural design</w:t>
               </w:r>
@@ -1147,291 +1147,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of additive-manufactured hydroxyapatite porous scaffolds and follow-up of damage process under compression loading</w:t>
+                <w:t xml:space="preserve">Ultra-fine Yttria-Stabilized Zirconia for dental applications: A step forward in the quest towards strong, translucent and aging resistant dental restorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Touaiher</w:t>
+                <w:t xml:space="preserve">E. Roitero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Reynaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Ritzberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (7), pp.2852-2863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389850v1</w:t>
+                <w:t xml:space="preserve">hal-04018160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fine Yttria-Stabilized Zirconia for dental applications: A step forward in the quest towards strong, translucent and aging resistant dental restorations</w:t>
+                <w:t xml:space="preserve">Mechanical properties of additive-manufactured hydroxyapatite porous scaffolds and follow-up of damage process under compression loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roitero</w:t>
+                <w:t xml:space="preserve">Imane Touaiher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (7), pp.2852-2863. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018160v1</w:t>
+                <w:t xml:space="preserve">hal-04389850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-yttria doped zirconia: Bridging the gap between strong and tough ceramics</w:t>
               </w:r>
@@ -1681,77 +1681,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Mechanical Characterization of 3D Printed Hydroxyapatite Scaffolds Designed for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Touaiher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2207,1246 +2207,1246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-translucent yttria-stabilized zirconia ceramics are wear-resistant and antagonist-friendly</w:t>
+                <w:t xml:space="preserve">Trade-off between fracture resistance and translucency of zirconia and lithium-disilicate glass ceramics for monolithic restorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jef Vleugels</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bart van Meerbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2019.10.009⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395496v1</w:t>
+                <w:t xml:space="preserve">hal-02395508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between fracture resistance and translucency of zirconia and lithium-disilicate glass ceramics for monolithic restorations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourty years after the promise of « ceramic steel? »: zirconia‐based composites with a metal‐like mechanical behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91, pp.24-34. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.16903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395508v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourty years after the promise of « ceramic steel? »: zirconia‐based composites with a metal‐like mechanical behavior.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New “ductile” zirconia-based ceramics for the development of dental implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alethea Liens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+                <w:t xml:space="preserve">Marta Fornabaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.16903⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S68-S70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371733v1</w:t>
+                <w:t xml:space="preserve">hal-03068244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New “ductile” zirconia-based ceramics for the development of dental implants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transformation induces plasticity with negligible damage in ceria-stabilized zirconia-based ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marta Fornabaio</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Palmero</w:t>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanni Lughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713482⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 183, pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068244v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation induces plasticity with negligible damage in ceria-stabilized zirconia-based ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alethea Liens</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of extremely tough TZP bioceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Gadow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.10.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.395-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371741v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of extremely tough TZP bioceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Kern</w:t>
+                <w:t xml:space="preserve">High-translucent yttria-stabilized zirconia ceramics are wear-resistant and antagonist-friendly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Spies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Vleugels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90, pp.395-403. </w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (12), pp.1776-1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2019.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395904v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomedical‐Grade Composite Ceramics Through a Nanopowder Engineering Approach: A Discussion of Two Successful Case Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Palmero</w:t>
+                <w:t xml:space="preserve">Fracture behavior of Ce‐TZP/alumina/aluminate composites with different amounts of transformation toughening. Influence of the testing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Touaiher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saâdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Preiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (6), pp.5970--5973</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677781v1</w:t>
+                <w:t xml:space="preserve">hal-01670814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behavior of Ce‐TZP/alumina/aluminate composites with different amounts of transformation toughening. Influence of the testing methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+                <w:t xml:space="preserve">Towards long lasting zirconia-based composites for dental implants: Transformation induced plasticity and its consequence on ceramic reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fornabaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Preiss</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tobias Fürderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Adolfsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.423 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.11.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670814v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards long lasting zirconia-based composites for dental implants: Transformation induced plasticity and its consequence on ceramic reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomedical‐Grade Composite Ceramics Through a Nanopowder Engineering Approach: A Discussion of Two Successful Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fornabaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palmero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Erik Adolfsson</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (6), pp.5970--5973</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718866v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of loading configuration on strength values in a highly transformable zirconia‐based composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Touaiher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3597,64 +3597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconia‐based composites for biomedical applications: Role of second phases on composition, microstructure and zirconia transformability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3722,90 +3722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface coating of oxide powders: A new synthesis method to process biomedical grade nano‐composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (7), pp.5012--5037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (11), pp.2697--2703</w:t>
@@ -4098,51 +4098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pelletant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,332 +4191,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark Plasma Sintering of fine alpha-silicon nitride ceramics with LAS for spatial applications</w:t>
+                <w:t xml:space="preserve">Microstructure development, hardness, toughness and creep behaviour of pressureless sintered alumina/SiC micro-nanocomposites obtained by slip-casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Blanchard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oumaya Zaafrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 31 (4), pp.645-652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.026⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 30 (6), pp.1351-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583672v1</w:t>
+                <w:t xml:space="preserve">hal-00583668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure development, hardness, toughness and creep behaviour of pressureless sintered alumina/SiC micro-nanocomposites obtained by slip-casting</w:t>
+                <w:t xml:space="preserve">Spark Plasma Sintering of fine alpha-silicon nitride ceramics with LAS for spatial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vitupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivière Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaya Zaafrani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30 (6), pp.1351-1357. </w:t>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.645-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583668v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergranular alumina-SiC micro-nanocomposites sintered by spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5270,168 +5270,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-step synthesis of well-crystallized and pure barium titanate nanoparticles in supercritical fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercritical fluid technology of nanoparticle coating for new ceramic materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Elissalde</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1137-1143</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.980-983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436847v1</w:t>
+                <w:t xml:space="preserve">hal-00436846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical fluid route for synthesizing crystalline barium strontium titanate nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5440,883 +5440,883 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (10), pp.1741-1744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2005.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical fluid technology of nanoparticle coating for new ceramic materials.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and thermal behaviour of nanostructured ZrO2 powders obtained under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vesteghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.980-983</w:t>
+              <w:t xml:space="preserve">, 2005, pp.1643-1650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436846v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and thermal behaviour of nanostructured ZrO2 powders obtained under hydrothermal conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ferroelectric transition temperature as an intrinsic probe for sintered nanocrystalline BaTiO3 synthesized under supercritical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vesteghem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (6), pp.797-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/6/030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436865v1</w:t>
+                <w:t xml:space="preserve">hal-00022698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ferroelectric transition temperature as an intrinsic probe for sintered nanocrystalline BaTiO3 synthesized under supercritical conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercritical fluid technology of nanoparticle coating for new ceramic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Cansell</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (6), pp.980-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2005.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/6/030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00022698v1</w:t>
+                <w:t xml:space="preserve">hal-00022697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical fluid technology of nanoparticle coating for new ceramic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-step synthesis of well-crystallized and pure barium titanate nanoparticles in supercritical fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loppinet-Serani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5 (6), pp.980-983. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (8), pp.1137-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2005.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/8/026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022697v1</w:t>
+                <w:t xml:space="preserve">hal-00081849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-step synthesis of well-crystallized and pure barium titanate nanoparticles in supercritical fluids</w:t>
+                <w:t xml:space="preserve">Supercritical fluid route for synthesizing crystalline barium strontium titanate nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Elissalde</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (10), pp.1741-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2005.409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/8/026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00081849v1</w:t>
+                <w:t xml:space="preserve">hal-00018721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical fluid route for synthesizing crystalline barium strontium titanate nanoparticles</w:t>
+                <w:t xml:space="preserve">Single-step synthesis of well-crystallized and pure barium titanate nanoparticles in supercritical fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mario Maglione</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loppinet-Serani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1137-1143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018721v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificacion de un sub-producto Bayer a traves del uso de un agente quelatante (EDTA)</w:t>
               </w:r>
@@ -6690,1971 +6690,1971 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the synergy between chemistry and non-conventional sintering processes: a first step towards the eco-design of functional ceramics and devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured zirconia processed through high pressure-Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Roitero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Landtsheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Étienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Processing for Advanced Ceramics - IGPAC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Ceramic Society of Japan, Oct 2025, Mie, Japan</w:t>
+              <w:t xml:space="preserve">19th Conference of the European Ceramic Society - ECerS XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society, Aug 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382253v1</w:t>
+                <w:t xml:space="preserve">hal-05382007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured zirconia processed through high pressure-Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Two-step sintering of partially stabilized zirconia: effect of cation diffusion on bulk 3YSZ mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Roitero</w:t>
+                <w:t xml:space="preserve">Christophe-landry Tiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Landtsheer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Elissalde</w:t>
+                <w:t xml:space="preserve">Nassira Benameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of the European Ceramic Society - ECerS XIX</w:t>
+              <w:t xml:space="preserve">European Ceramic Society ECERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Ceramic Society, Aug 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382007v1</w:t>
+                <w:t xml:space="preserve">hal-05359858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step sintering of partially stabilized zirconia: effect of cation diffusion on bulk 3YSZ mechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helen Reveron</w:t>
+                <w:t xml:space="preserve">Cold sintering of zirconia and yttria stabilized-zirconia from reactive hydroxides precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Roitero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Goglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Suchomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Ceramic Society ECERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society, Aug 2025, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">SF2M-Sud Ouest Annual Meeting 2025 - "Advanced materials through low temperature processing"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Métallurige et de Matériaux - SF2M, Jun 2025, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359858v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold sintering of zirconia and yttria stabilized-zirconia from reactive hydroxides precursors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew R. Suchomel</w:t>
+                <w:t xml:space="preserve">Frittage en deux étapes d’une zircone yttriée 3YSZ : Impact de l’homogénéité de la microstructure sur les propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-landry Tiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Benameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2M-Sud Ouest Annual Meeting 2025 - "Advanced materials through low temperature processing"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Métallurige et de Matériaux - SF2M, Jun 2025, Pessac, France</w:t>
+              <w:t xml:space="preserve">Journée du GFC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094085v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage en deux étapes d’une zircone yttriée 3YSZ : Impact de l’homogénéité de la microstructure sur les propriétés mécaniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+                <w:t xml:space="preserve">Exploring the synergy between chemistry and non-conventional sintering processes: a first step towards the eco-design of functional ceramics and devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassira Benameur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helen Reveron</w:t>
+                <w:t xml:space="preserve">Nadia Bencharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Castro Chavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GFC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Processing for Advanced Ceramics - IGPAC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Ceramic Society of Japan, Oct 2025, Mie, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359866v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured zirconia processed through low-temperature approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erika Roitero</w:t>
+                <w:t xml:space="preserve">Martensitic Transformation in Ce-doped Zirconia: In-situ X-ray Diffraction during Mechanical Testing or Annealing on Synchrotron Beamlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Shaping Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society; Polish Ceramic Society, Sep 2024, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ECI conference, Nanomechanical Testing in Materials Research and Development IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885574v1</w:t>
+                <w:t xml:space="preserve">hal-05120491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martensitic Transformation in Ce-doped Zirconia: In-situ X-ray Diffraction during Mechanical Testing or Annealing on Synchrotron Beamlines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+                <w:t xml:space="preserve">Optimisation de la nanostructuration de la zircone stabilisée à l’yttrine (YSZ) par des procédés de frittage à basse température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Landtsheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hérisson de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECI conference, Nanomechanical Testing in Materials Research and Development IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de Céramique - GFC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Céramique, Mar 2024, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120491v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la nanostructuration de la zircone stabilisée à l’yttrine (YSZ) par des procédés de frittage à basse température</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Étienne</w:t>
+                <w:t xml:space="preserve">Correlative characterization of the Transformation Induced Plasticity (TRIP) in ceria-stabilized tetragonal zirconia (CSTZ) micropillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de Céramique - GFC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Céramique, Mar 2024, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering (MSE) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546255v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative characterization of the Transformation Induced Plasticity (TRIP) in ceria-stabilized tetragonal zirconia (CSTZ) micropillars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Nanostructured zirconia processed through low-temperature approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Roitero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering (MSE) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">9th Shaping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society; Polish Ceramic Society, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120914v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRansformation Induced Plasticity (TRIP) in ceria-doped zirconia: A phase transformation characterization at the nanoscale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramic composites: effect of the microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plasticité 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191605v1</w:t>
+                <w:t xml:space="preserve">hal-04191508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramic composites: effect of the microstructure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191508v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Optimizing nanostructure of Yttria-Stabilized Zirconia (YSZ) using low-temperature sintering processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Landtsheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hérisson de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Suchomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de la Céramique, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191495v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing nanostructure of Yttria-Stabilized Zirconia (YSZ) using low-temperature sintering processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Graziella Goglio</w:t>
+                <w:t xml:space="preserve">Coupling micro-compression testing and Laue micro-diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailey Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de la Céramique, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">MecaNano General Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625989v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling micro-compression testing and Laue micro-diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helen Reveron</w:t>
+                <w:t xml:space="preserve">Ceramic stereolithography paste rheology: structural evolution under shear and vibration fluidification effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Minale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Carotenuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MecaNano General Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191476v1</w:t>
+                <w:t xml:space="preserve">hal-04191595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic stereolithography paste rheology: structural evolution under shear and vibration fluidification effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Carotenuto</w:t>
+                <w:t xml:space="preserve">TRansformation Induced Plasticity (TRIP) in ceria-doped zirconia: A phase transformation characterization at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191595v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of transformation bands in ceria-stabilized zirconia-based composites: Does the transformation-induced plasticity induce damage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alethea Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Adolfsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Sergo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8696,90 +8696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Processing of Novel Ceramic Composite Structures for Use in Medical Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8817,103 +8817,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconia‐based composites with tailored composition and architecture: elaboration and microstructural characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Inter‐Regional Conference on Ceramics (CIEC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
@@ -9065,103 +9065,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of dental ceramics: Examples of current innovations and future concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Adolfsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ceramic Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.355--389, 2017</w:t>
@@ -9371,64 +9371,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for producing zirconia‐based multi‐phasic ceramic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9590,51 +9590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for manufacturing a ceramic composite based on silicon nitride and β‐eucryptite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9642,51 +9642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pelletant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9760,51 +9760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Schweiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9826,51 +9826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic Composite Based on Beta‐Eucryptite and an Oxide, and Process of Manufacturing Said Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9878,51 +9878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pelletant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10109,51 +10109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Roitero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Goglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2025.117650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pacquelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouttes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benameur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117677" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Hofer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117427" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Perez-Robles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carotenuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imariouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Touaiher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Saadaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roitero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.04.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louradour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6z4d5u" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg L&#252;chtenborg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evita Willems" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wesemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2022.06.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Swain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.08.062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramirez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Llorente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Spies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vleugels" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Meerbeek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.04.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16903" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fornabaio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713482" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kern" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gadow" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Touaiher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Preiss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias F&#252;rderer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfsson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2016.06.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0128-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Traverso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7075012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Jaafar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Apel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ritzberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Courtois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pelletant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blanchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitupier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Emmanuelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D7G7W9M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Zaafrani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.12.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6J1J9JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.06.049" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWG1T204-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lecoutre-Chabot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garrabos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2007.07.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZN0XZGT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Bousquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/14/028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C810A4534BA5B66C2638E6B73B1AC58BA0B88B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cansell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2006.03.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5M8JR5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besnard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassaing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soetens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Besnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Danten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2005.05.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLR6TBV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymonier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loppinet-Serani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elissalde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weill" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.409" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436846v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436865v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vesteghem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022698v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/6/030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDLD62PP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022697v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.147" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081849v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/8/026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6X8RJFQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rodriguez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Gutierrez-Campos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583667v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigrez Rosa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bonassin Jean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(02)00425-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0LD20LH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Di Giampaolo," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Lira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poirier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vesteghem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382253v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bencharef" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Castro Chavarria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382007v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Roitero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Landtsheer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-landry Tiani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benameur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094085v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885574v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05546255v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;risson de Beauvoir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia &#201;tienne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191508v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625989v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191595v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180073v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Sergo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.183" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cambier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00101-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677787v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fuerderer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670957v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram H&#246;land" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Apel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ritzberger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rothbrust" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Kappert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pelletant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670840v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schweiger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Roitero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Goglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2025.117650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pacquelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouttes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benameur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117677" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Hofer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117427" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Perez-Robles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carotenuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imariouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roitero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzberger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Touaiher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Saadaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100498" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.04.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louradour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6z4d5u" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg L&#252;chtenborg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evita Willems" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wesemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2022.06.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Swain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.08.062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramirez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Llorente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Spies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Meerbeek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.04.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16903" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fornabaio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gadow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.11.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vleugels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Touaiher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Preiss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias F&#252;rderer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2016.06.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0128-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Traverso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7075012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Jaafar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Apel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ritzberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Courtois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pelletant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blanchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Zaafrani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.12.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6J1J9JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitupier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Emmanuelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D7G7W9M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.06.049" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWG1T204-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lecoutre-Chabot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garrabos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2007.07.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZN0XZGT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Bousquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/14/028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C810A4534BA5B66C2638E6B73B1AC58BA0B88B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cansell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2006.03.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5M8JR5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besnard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassaing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soetens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Besnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Danten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2005.05.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLR6TBV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymonier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elissalde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weill" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.409" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vesteghem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/6/030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDLD62PP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022697v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.147" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081849v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/8/026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6X8RJFQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loppinet-Serani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rodriguez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Gutierrez-Campos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583667v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigrez Rosa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bonassin Jean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(02)00425-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0LD20LH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Di Giampaolo," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Lira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poirier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vesteghem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382007v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Roitero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Landtsheer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-landry Tiani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benameur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382253v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bencharef" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Castro Chavarria" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05546255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;risson de Beauvoir" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia &#201;tienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885574v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191508v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625989v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191595v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180073v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Sergo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.183" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cambier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00101-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677787v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fuerderer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670957v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram H&#246;land" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Apel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ritzberger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rothbrust" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Kappert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pelletant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670840v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schweiger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>