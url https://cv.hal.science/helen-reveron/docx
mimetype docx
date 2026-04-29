--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -234,676 +234,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental conditions on the ageing behaviour of 3Y-TZP grinding media</w:t>
+                <w:t xml:space="preserve">Enhanced damage tolerance of Ce-TZP ceramics through a layered architectural design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pacquelet</w:t>
+                <w:t xml:space="preserve">Anna-Katharina Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Bouttes</w:t>
+                <w:t xml:space="preserve">Jerome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Benameur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raul Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45, pp.117677. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117677⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231764v1</w:t>
+                <w:t xml:space="preserve">hal-05175226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation in Ce-Doped zirconia single and oligo-crystals: In-situ micro-compression with electron back-scattered diffraction analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of environmental conditions on the ageing behaviour of 3Y-TZP grinding media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pacquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Magalhães</w:t>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
+                <w:t xml:space="preserve">D Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+                <w:t xml:space="preserve">N Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Huynh</w:t>
+                <w:t xml:space="preserve">J Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121553⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.117677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05291691v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced damage tolerance of Ce-TZP ceramics through a layered architectural design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transformation in Ce-Doped zirconia single and oligo-crystals: In-situ micro-compression with electron back-scattered diffraction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Katharina Hofer</w:t>
+                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Reveron</w:t>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Chevalier</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Bermejo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.121553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175226v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05291691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and Structure of Ceramic Stereolithography Slurries: Role of Powder Nature, Dispersant and Orthogonal Strain</w:t>
+                <w:t xml:space="preserve">Spreading ceramic stereolithography pastes: Insights from shear- and orthogonal-rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Chèvremont</w:t>
+                <w:t xml:space="preserve">Saray Perez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Baeza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Carotenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Minale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.20304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (1), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/8.0000688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849714v1</w:t>
+                <w:t xml:space="preserve">hal-04389848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading ceramic stereolithography pastes: Insights from shear- and orthogonal-rheology</w:t>
+                <w:t xml:space="preserve">Rheology and Structure of Ceramic Stereolithography Slurries: Role of Powder Nature, Dispersant and Orthogonal Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saray Perez-Robles</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Carotenuto</w:t>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Minale</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68 (1), pp.83-97. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/8.0000688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.20304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389848v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous flow synthesis of yttria-stabilized-zirconia nanocrystals in supercritical solvothermal conditions</w:t>
               </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saâdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1147,291 +1147,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fine Yttria-Stabilized Zirconia for dental applications: A step forward in the quest towards strong, translucent and aging resistant dental restorations</w:t>
+                <w:t xml:space="preserve">Mechanical properties of additive-manufactured hydroxyapatite porous scaffolds and follow-up of damage process under compression loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roitero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Imane Touaiher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (7), pp.2852-2863. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018160v1</w:t>
+                <w:t xml:space="preserve">hal-04389850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of additive-manufactured hydroxyapatite porous scaffolds and follow-up of damage process under compression loading</w:t>
+                <w:t xml:space="preserve">Ultra-fine Yttria-Stabilized Zirconia for dental applications: A step forward in the quest towards strong, translucent and aging resistant dental restorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Touaiher</w:t>
+                <w:t xml:space="preserve">E. Roitero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Reynaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Ritzberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (7), pp.2852-2863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389850v1</w:t>
+                <w:t xml:space="preserve">hal-04018160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-yttria doped zirconia: Bridging the gap between strong and tough ceramics</w:t>
               </w:r>
@@ -1456,51 +1456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1681,90 +1681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Mechanical Characterization of 3D Printed Hydroxyapatite Scaffolds Designed for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Touaiher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléthéa Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cavoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2226,51 +2226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off between fracture resistance and translucency of zirconia and lithium-disilicate glass ceramics for monolithic restorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,351 +2337,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourty years after the promise of « ceramic steel? »: zirconia‐based composites with a metal‐like mechanical behavior.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New “ductile” zirconia-based ceramics for the development of dental implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fornabaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.16903⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S68-S70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371733v1</w:t>
+                <w:t xml:space="preserve">hal-03068244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New “ductile” zirconia-based ceramics for the development of dental implants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fourty years after the promise of « ceramic steel? »: zirconia‐based composites with a metal‐like mechanical behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paola Palmero</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S68-S70. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.16903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068244v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation induces plasticity with negligible damage in ceria-stabilized zirconia-based ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alethea Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2758,51 +2758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of extremely tough TZP bioceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Gadow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jef Vleugels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3048,51 +3048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Preiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3117,77 +3117,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards long lasting zirconia-based composites for dental implants: Transformation induced plasticity and its consequence on ceramic reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Fürderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,77 +3251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomedical‐Grade Composite Ceramics Through a Nanopowder Engineering Approach: A Discussion of Two Successful Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3370,330 +3370,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of loading configuration on strength values in a highly transformable zirconia‐based composite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigation of statistical distributions of fracture strengths for flax fibre using the tow-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2016.06.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (18), pp.8687 - 8698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0128-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670817v1</w:t>
+                <w:t xml:space="preserve">hal-01695615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of statistical distributions of fracture strengths for flax fibre using the tow-based approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effect of loading configuration on strength values in a highly transformable zirconia‐based composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Touaiher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (18), pp.8687 - 8698. </w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (9), pp.e211-e219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0128-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2016.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695615v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconia‐based composites for biomedical applications: Role of second phases on composition, microstructure and zirconia transformability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (14), pp.4039--4049</w:t>
@@ -3722,77 +3722,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface coating of oxide powders: A new synthesis method to process biomedical grade nano‐composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3852,51 +3852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly creep-resistant alumina–SiC nanocomposites processed by spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,51 +3986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ritzberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4085,51 +4085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain size dependence of pure β‐eucryptite thermal expansion coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pelletant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,173 +4191,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure development, hardness, toughness and creep behaviour of pressureless sintered alumina/SiC micro-nanocomposites obtained by slip-casting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Intergranular alumina-SiC micro-nanocomposites sintered by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (6), pp.1351-1357. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 124 (1), pp.377-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583668v1</w:t>
+                <w:t xml:space="preserve">hal-00583664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark Plasma Sintering of fine alpha-silicon nitride ceramics with LAS for spatial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,274 +4378,261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vitupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivière Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (4), pp.645-652. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergranular alumina-SiC micro-nanocomposites sintered by spark plasma sintering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnefont</w:t>
+                <w:t xml:space="preserve">Microstructure development, hardness, toughness and creep behaviour of pressureless sintered alumina/SiC micro-nanocomposites obtained by slip-casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Zaafrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 124 (1), pp.377-379. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (6), pp.1351-1357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.06.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583664v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of titania-based microwires by localized electrolytic deposition using a scanning electrochemical microscope (SECM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4717,51 +4717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous supercritical synthesis and dielectric behaviour of the whole BST solid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,51 +4889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loppinet-Serani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garrabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5270,678 +5270,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical fluid technology of nanoparticle coating for new ceramic materials.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercritical fluid route for synthesizing crystalline barium strontium titanate nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aymonier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mario Maglione</w:t>
+                <w:t xml:space="preserve">Olivier Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.980-983</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 5 (10), pp.1741-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2005.409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436846v1</w:t>
+                <w:t xml:space="preserve">hal-00436848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical fluid route for synthesizing crystalline barium strontium titanate nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Supercritical fluid technology of nanoparticle coating for new ceramic materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Cansell</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 5 (10), pp.1741-1744. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, pp.980-983</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436848v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and thermal behaviour of nanostructured ZrO2 powders obtained under hydrothermal conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Supercritical fluid technology of nanoparticle coating for new ceramic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Maglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.1643-1650</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 5 (6), pp.980-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2005.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436865v1</w:t>
+                <w:t xml:space="preserve">hal-00022697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ferroelectric transition temperature as an intrinsic probe for sintered nanocrystalline BaTiO3 synthesized under supercritical conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Synthesis and thermal behaviour of nanostructured ZrO2 powders obtained under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Michau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Vesteghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1643-1650</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022698v1</w:t>
+                <w:t xml:space="preserve">hal-00436865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical fluid technology of nanoparticle coating for new ceramic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ferroelectric transition temperature as an intrinsic probe for sintered nanocrystalline BaTiO3 synthesized under supercritical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mario Maglione</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (6), pp.797-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/6/030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2005.147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00022697v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step synthesis of well-crystallized and pure barium titanate nanoparticles in supercritical fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,130 +6043,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical fluid route for synthesizing crystalline barium strontium titanate nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (10), pp.1741-1744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2005.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018721v1</w:t>
@@ -6177,103 +6177,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step synthesis of well-crystallized and pure barium titanate nanoparticles in supercritical fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loppinet-Serani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1137-1143</w:t>
@@ -6328,51 +6328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Gutierrez-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6410,51 +6410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis and thermal evolution of MgAl2O4 spinel precursor prepared from industrial gibbsite and magnesia powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Gutierrez-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,51 +6552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZrO2 coatings on stainless steel by aerosol thermal spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Di Giampaolo,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6834,90 +6834,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step sintering of partially stabilized zirconia: effect of cation diffusion on bulk 3YSZ mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-landry Tiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Benameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Ceramic Society ECERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Ceramic Society, Aug 2025, Dresde, Germany</w:t>
@@ -7084,90 +7084,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage en deux étapes d’une zircone yttriée 3YSZ : Impact de l’homogénéité de la microstructure sur les propriétés mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-landry Tiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Benameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du GFC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2025, Orléans, France</w:t>
@@ -7334,77 +7334,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martensitic Transformation in Ce-doped Zirconia: In-situ X-ray Diffraction during Mechanical Testing or Annealing on Synchrotron Beamlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7597,77 +7597,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering (MSE) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
@@ -7709,77 +7709,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured zirconia processed through low-temperature approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Roitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7860,51 +7860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7940,307 +7940,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Optimizing nanostructure of Yttria-Stabilized Zirconia (YSZ) using low-temperature sintering processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Landtsheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hérisson de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Suchomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de la Céramique, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191495v1</w:t>
+                <w:t xml:space="preserve">hal-04625989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing nanostructure of Yttria-Stabilized Zirconia (YSZ) using low-temperature sintering processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Graziella Goglio</w:t>
+                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de la Céramique, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plasticité 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625989v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling micro-compression testing and Laue micro-diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8248,51 +8248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailey Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MecaNano General Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
@@ -8347,77 +8347,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Minale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Carotenuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
@@ -8459,90 +8459,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRansformation Induced Plasticity (TRIP) in ceria-doped zirconia: A phase transformation characterization at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
@@ -8584,64 +8584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of transformation bands in ceria-stabilized zirconia-based composites: Does the transformation-induced plasticity induce damage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alethea Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Adolfsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8696,77 +8696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Processing of Novel Ceramic Composite Structures for Use in Medical Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8817,90 +8817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconia‐based composites with tailored composition and architecture: elaboration and microstructural characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8942,51 +8942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering behaviour of zirconia and ceria-doped zirconia powders crystallized under hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Vesteghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9065,64 +9065,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of dental ceramics: Examples of current innovations and future concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Adolfsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9248,51 +9248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.93-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9371,77 +9371,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for producing zirconia‐based multi‐phasic ceramic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Fuerderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9629,51 +9629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pelletant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9865,51 +9865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pelletant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10109,51 +10109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Roitero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Goglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2025.117650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pacquelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouttes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benameur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117677" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Hofer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117427" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Perez-Robles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carotenuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imariouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roitero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzberger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Touaiher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Saadaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100498" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.04.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louradour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6z4d5u" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg L&#252;chtenborg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evita Willems" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wesemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2022.06.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Swain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.08.062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramirez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Llorente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Spies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Meerbeek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.04.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16903" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fornabaio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gadow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.11.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vleugels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Touaiher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Preiss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias F&#252;rderer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2016.06.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0128-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Traverso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7075012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Jaafar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Apel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ritzberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Courtois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pelletant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blanchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Zaafrani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.12.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6J1J9JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitupier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Emmanuelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D7G7W9M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.06.049" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWG1T204-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lecoutre-Chabot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garrabos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2007.07.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZN0XZGT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Bousquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/14/028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C810A4534BA5B66C2638E6B73B1AC58BA0B88B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cansell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2006.03.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5M8JR5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besnard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassaing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soetens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Besnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Danten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2005.05.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLR6TBV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymonier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elissalde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weill" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.409" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vesteghem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/6/030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDLD62PP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022697v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.147" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081849v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/8/026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6X8RJFQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loppinet-Serani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rodriguez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Gutierrez-Campos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583667v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigrez Rosa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bonassin Jean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(02)00425-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0LD20LH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Di Giampaolo," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Lira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poirier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vesteghem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382007v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Roitero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Landtsheer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-landry Tiani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benameur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382253v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bencharef" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Castro Chavarria" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05546255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;risson de Beauvoir" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia &#201;tienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885574v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191508v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625989v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191595v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180073v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Sergo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.183" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cambier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00101-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677787v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fuerderer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670957v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram H&#246;land" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Apel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ritzberger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rothbrust" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Kappert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pelletant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670840v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schweiger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Roitero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Goglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2025.117650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Hofer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pacquelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouttes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benameur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Perez-Robles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carotenuto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000688" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imariouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Touaiher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Saadaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roitero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.04.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louradour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6z4d5u" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg L&#252;chtenborg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evita Willems" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wesemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2022.06.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Swain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.08.062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramirez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Llorente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Spies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Meerbeek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.04.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fornabaio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gadow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.11.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vleugels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Touaiher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Preiss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias F&#252;rderer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0128-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2016.06.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Traverso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7075012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Jaafar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Apel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ritzberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Courtois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pelletant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blanchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583664v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.06.049" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWG1T204-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitupier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Emmanuelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D7G7W9M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Zaafrani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.12.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6J1J9JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lecoutre-Chabot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garrabos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2007.07.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZN0XZGT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Bousquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/14/028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C810A4534BA5B66C2638E6B73B1AC58BA0B88B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cansell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2006.03.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5M8JR5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besnard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassaing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soetens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Besnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Danten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2005.05.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLR6TBV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436848v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.409" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymonier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elissalde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weill" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.147" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436865v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vesteghem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022698v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/6/030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDLD62PP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081849v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/8/026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6X8RJFQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loppinet-Serani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rodriguez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Gutierrez-Campos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583667v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigrez Rosa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bonassin Jean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(02)00425-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0LD20LH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Di Giampaolo," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Lira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poirier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vesteghem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382007v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Roitero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Landtsheer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-landry Tiani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benameur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382253v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bencharef" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Castro Chavarria" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05546255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;risson de Beauvoir" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia &#201;tienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885574v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191508v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625989v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191595v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180073v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Sergo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.183" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cambier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00101-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677787v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fuerderer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670957v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram H&#246;land" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Apel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ritzberger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rothbrust" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Kappert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pelletant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670840v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schweiger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>