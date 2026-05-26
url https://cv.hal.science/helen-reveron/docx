--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -100,866 +100,866 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold sintering of zirconia and yttria-stabilized zirconia from reactive hydroxides precursors</w:t>
+                <w:t xml:space="preserve">Effect of environmental conditions on the ageing behaviour of 3Y-TZP grinding media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Denis</w:t>
+                <w:t xml:space="preserve">A Pacquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Philippot</w:t>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Roitero</w:t>
+                <w:t xml:space="preserve">D Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Goglio</w:t>
+                <w:t xml:space="preserve">N Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew R. Suchomel</w:t>
+                <w:t xml:space="preserve">J Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45 (16), pp.117650. </w:t>
+              <w:t xml:space="preserve">, 2025, 45, pp.117677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JEURCERAMSOC.2025.117650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157441v1</w:t>
+                <w:t xml:space="preserve">hal-05231764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced damage tolerance of Ce-TZP ceramics through a layered architectural design</w:t>
+                <w:t xml:space="preserve">Phase transformation in Ce-Doped zirconia single and oligo-crystals: In-situ micro-compression with electron back-scattered diffraction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Katharina Hofer</w:t>
+                <w:t xml:space="preserve">M.D. Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Reveron</w:t>
+                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Chevalier</w:t>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Bermejo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117427⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.121553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175226v1</w:t>
+                <w:t xml:space="preserve">emse-05291691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental conditions on the ageing behaviour of 3Y-TZP grinding media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced damage tolerance of Ce-TZP ceramics through a layered architectural design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Anna-Katharina Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Bouttes</w:t>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Benameur</w:t>
+                <w:t xml:space="preserve">Jerome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Chevalier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raul Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45, pp.117677. </w:t>
+              <w:t xml:space="preserve">, 2025, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231764v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation in Ce-Doped zirconia single and oligo-crystals: In-situ micro-compression with electron back-scattered diffraction analysis</w:t>
+                <w:t xml:space="preserve">Cold sintering of zirconia and yttria-stabilized zirconia from reactive hydroxides precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Magalhães</w:t>
+                <w:t xml:space="preserve">Yoan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szilvia Kalácska</w:t>
+                <w:t xml:space="preserve">Gilles Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+                <w:t xml:space="preserve">Erica Roitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Graziella Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Huynh</w:t>
+                <w:t xml:space="preserve">Matthew R. Suchomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 301, pp.121553. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (16), pp.117650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JEURCERAMSOC.2025.117650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05291691v1</w:t>
+                <w:t xml:space="preserve">hal-05157441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading ceramic stereolithography pastes: Insights from shear- and orthogonal-rheology</w:t>
+                <w:t xml:space="preserve">Rheology and Structure of Ceramic Stereolithography Slurries: Role of Powder Nature, Dispersant and Orthogonal Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saray Perez-Robles</w:t>
+                <w:t xml:space="preserve">William Chèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Carotenuto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilhem Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/8.0000688⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.20304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389848v1</w:t>
+                <w:t xml:space="preserve">hal-04849714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and Structure of Ceramic Stereolithography Slurries: Role of Powder Nature, Dispersant and Orthogonal Strain</w:t>
+                <w:t xml:space="preserve">Spreading ceramic stereolithography pastes: Insights from shear- and orthogonal-rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helen Reveron</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saray Perez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Chèvremont</w:t>
+                <w:t xml:space="preserve">Claudia Carotenuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Baeza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mario Minale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (1), pp.83-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.20304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/8.0000688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849714v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous flow synthesis of yttria-stabilized-zirconia nanocrystals in supercritical solvothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Suchomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saâdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1147,291 +1147,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of additive-manufactured hydroxyapatite porous scaffolds and follow-up of damage process under compression loading</w:t>
+                <w:t xml:space="preserve">Ultra-fine Yttria-Stabilized Zirconia for dental applications: A step forward in the quest towards strong, translucent and aging resistant dental restorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Touaiher</w:t>
+                <w:t xml:space="preserve">E. Roitero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Reynaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Ritzberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (7), pp.2852-2863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389850v1</w:t>
+                <w:t xml:space="preserve">hal-04018160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fine Yttria-Stabilized Zirconia for dental applications: A step forward in the quest towards strong, translucent and aging resistant dental restorations</w:t>
+                <w:t xml:space="preserve">Mechanical properties of additive-manufactured hydroxyapatite porous scaffolds and follow-up of damage process under compression loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roitero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Imane Touaiher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (7), pp.2852-2863. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.11.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018160v1</w:t>
+                <w:t xml:space="preserve">hal-04389850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-yttria doped zirconia: Bridging the gap between strong and tough ceramics</w:t>
               </w:r>
@@ -1456,51 +1456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1675,291 +1675,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Mechanical Characterization of 3D Printed Hydroxyapatite Scaffolds Designed for Biomedical Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accuracy of additively manufactured zirconia four-unit fixed dental prostheses fabricated by stereolithography, digital light processing and material jetting compared with subtractive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Lüchtenborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evita Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-6z4d5u⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (9), pp.1459-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2022.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297526v1</w:t>
+                <w:t xml:space="preserve">hal-03763322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of additively manufactured zirconia four-unit fixed dental prostheses fabricated by stereolithography, digital light processing and material jetting compared with subtractive manufacturing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Mechanical Characterization of 3D Printed Hydroxyapatite Scaffolds Designed for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Touaiher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (9), pp.1459-1469. </w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 339, pp.109-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2022.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-6z4d5u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763322v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of transformation bands in ceria-stabilized-zirconia based composites during bending at room temperature</w:t>
               </w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléthéa Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cavoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2207,481 +2207,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between fracture resistance and translucency of zirconia and lithium-disilicate glass ceramics for monolithic restorations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Fourty years after the promise of « ceramic steel? »: zirconia‐based composites with a metal‐like mechanical behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.04.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.16903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395508v1</w:t>
+                <w:t xml:space="preserve">hal-02371733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New “ductile” zirconia-based ceramics for the development of dental implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fornabaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S68-S70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourty years after the promise of « ceramic steel? »: zirconia‐based composites with a metal‐like mechanical behavior.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Trade-off between fracture resistance and translucency of zirconia and lithium-disilicate glass ceramics for monolithic restorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Spies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart van Meerbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.24-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.16903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371733v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation induces plasticity with negligible damage in ceria-stabilized zirconia-based ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alethea Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2758,77 +2758,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of extremely tough TZP bioceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Gadow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90, pp.395-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2862,103 +2862,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-translucent yttria-stabilized zirconia ceramics are wear-resistant and antagonist-friendly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jef Vleugels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (12), pp.1776-1790. </w:t>
@@ -3022,77 +3022,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Touaiher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saâdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Preiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3117,77 +3117,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards long lasting zirconia-based composites for dental implants: Transformation induced plasticity and its consequence on ceramic reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Fürderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,103 +3251,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomedical‐Grade Composite Ceramics Through a Nanopowder Engineering Approach: A Discussion of Two Successful Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (6), pp.5970--5973</w:t>
@@ -3370,330 +3370,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of statistical distributions of fracture strengths for flax fibre using the tow-based approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of loading configuration on strength values in a highly transformable zirconia‐based composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Touaiher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0128-9⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (9), pp.e211-e219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2016.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695615v1</w:t>
+                <w:t xml:space="preserve">hal-01670817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of loading configuration on strength values in a highly transformable zirconia‐based composite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Investigation of statistical distributions of fracture strengths for flax fibre using the tow-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (9), pp.e211-e219. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (18), pp.8687 - 8698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2016.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0128-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670817v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconia‐based composites for biomedical applications: Role of second phases on composition, microstructure and zirconia transformability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (14), pp.4039--4049</w:t>
@@ -3722,90 +3722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface coating of oxide powders: A new synthesis method to process biomedical grade nano‐composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (7), pp.5012--5037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3852,51 +3852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly creep-resistant alumina–SiC nanocomposites processed by spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,64 +3986,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ritzberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (11), pp.2697--2703</w:t>
@@ -4085,64 +4085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain size dependence of pure β‐eucryptite thermal expansion coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pelletant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,186 +4191,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergranular alumina-SiC micro-nanocomposites sintered by spark plasma sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mira Jaafar</w:t>
+                <w:t xml:space="preserve">Microstructure development, hardness, toughness and creep behaviour of pressureless sintered alumina/SiC micro-nanocomposites obtained by slip-casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bonnefont</w:t>
+                <w:t xml:space="preserve">Oumaya Zaafrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 124 (1), pp.377-379. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (6), pp.1351-1357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.06.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583664v1</w:t>
+                <w:t xml:space="preserve">hal-00583668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark Plasma Sintering of fine alpha-silicon nitride ceramics with LAS for spatial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,261 +4365,274 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vitupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivière Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (4), pp.645-652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure development, hardness, toughness and creep behaviour of pressureless sintered alumina/SiC micro-nanocomposites obtained by slip-casting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Intergranular alumina-SiC micro-nanocomposites sintered by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (6), pp.1351-1357. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 124 (1), pp.377-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583668v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of titania-based microwires by localized electrolytic deposition using a scanning electrochemical microscope (SECM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4711,315 +4711,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous supercritical synthesis and dielectric behaviour of the whole BST solid solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Review of supercritical fluids in inorganic materials science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loppinet-Serani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cathel Bousquet</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garrabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Maglione</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (14), pp.3527-3532. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (2), pp.242-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/17/14/028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2006.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118169v1</w:t>
+                <w:t xml:space="preserve">hal-00102072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of supercritical fluids in inorganic materials science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous supercritical synthesis and dielectric behaviour of the whole BST solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Loppinet-Serani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Garrabos</w:t>
+                <w:t xml:space="preserve">Cathel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cansell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mario Maglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38 (2), pp.242-251. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (14), pp.3527-3532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2006.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/17/14/028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102072v1</w:t>
+                <w:t xml:space="preserve">hal-00118169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing together fundamental and applied science: The supercritical fluids route</w:t>
               </w:r>
@@ -5270,730 +5270,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical fluid route for synthesizing crystalline barium strontium titanate nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis and thermal behaviour of nanostructured ZrO2 powders obtained under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bidault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Vesteghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 5 (10), pp.1741-1744. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, pp.1643-1650</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436848v1</w:t>
+                <w:t xml:space="preserve">hal-00436865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical fluid technology of nanoparticle coating for new ceramic materials.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The ferroelectric transition temperature as an intrinsic probe for sintered nanocrystalline BaTiO3 synthesized under supercritical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Weill</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Maglione</w:t>
+                <w:t xml:space="preserve">François Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (6), pp.797-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/6/030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436846v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical fluid technology of nanoparticle coating for new ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (6), pp.980-983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2005.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and thermal behaviour of nanostructured ZrO2 powders obtained under hydrothermal conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Supercritical fluid route for synthesizing crystalline barium strontium titanate nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.1643-1650</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 5 (10), pp.1741-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2005.409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436865v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ferroelectric transition temperature as an intrinsic probe for sintered nanocrystalline BaTiO3 synthesized under supercritical conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Supercritical fluid technology of nanoparticle coating for new ceramic materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Michau</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cansell</w:t>
+                <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.980-983</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022698v1</w:t>
+                <w:t xml:space="preserve">hal-00436846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step synthesis of well-crystallized and pure barium titanate nanoparticles in supercritical fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loppinet-Serani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (8), pp.1137-1143. </w:t>
@@ -6043,130 +6043,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical fluid route for synthesizing crystalline barium strontium titanate nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (10), pp.1741-1744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2005.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018721v1</w:t>
@@ -6177,103 +6177,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step synthesis of well-crystallized and pure barium titanate nanoparticles in supercritical fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loppinet-Serani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1137-1143</w:t>
@@ -6296,307 +6296,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purificacion de un sub-producto Bayer a traves del uso de un agente quelatante (EDTA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical synthesis and thermal evolution of MgAl2O4 spinel precursor prepared from industrial gibbsite and magnesia powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Rodriguez</w:t>
+                <w:t xml:space="preserve">Delia Gutierrez-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Gutierrez-Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helen Reveron</w:t>
+                <w:t xml:space="preserve">M. Rodrigrez Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moya</w:t>
+                <w:t xml:space="preserve">Carlos Bonassin Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de la Universidad Metropolitana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56 (1-2), pp.97-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-577X(02)00425-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759844v1</w:t>
+                <w:t xml:space="preserve">hal-00583667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis and thermal evolution of MgAl2O4 spinel precursor prepared from industrial gibbsite and magnesia powder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Purificacion de un sub-producto Bayer a traves del uso de un agente quelatante (EDTA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Gutierrez-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Bonassin Jean</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anales de la Universidad Metropolitana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00583667v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZrO2 coatings on stainless steel by aerosol thermal spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Di Giampaolo,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6722,51 +6722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Roitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Landtsheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6834,90 +6834,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step sintering of partially stabilized zirconia: effect of cation diffusion on bulk 3YSZ mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-landry Tiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassira Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Ceramic Society ECERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Ceramic Society, Aug 2025, Dresde, Germany</w:t>
@@ -6946,103 +6946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold sintering of zirconia and yttria stabilized-zirconia from reactive hydroxides precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Roitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Suchomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2M-Sud Ouest Annual Meeting 2025 - "Advanced materials through low temperature processing"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Métallurige et de Matériaux - SF2M, Jun 2025, Pessac, France</w:t>
@@ -7084,90 +7084,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage en deux étapes d’une zircone yttriée 3YSZ : Impact de l’homogénéité de la microstructure sur les propriétés mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-landry Tiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassira Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du GFC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2025, Orléans, France</w:t>
@@ -7222,51 +7222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bencharef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Castro Chavarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7315,359 +7315,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martensitic Transformation in Ce-doped Zirconia: In-situ X-ray Diffraction during Mechanical Testing or Annealing on Synchrotron Beamlines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la nanostructuration de la zircone stabilisée à l’yttrine (YSZ) par des procédés de frittage à basse température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Landtsheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+                <w:t xml:space="preserve">Thomas Hérisson de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+                <w:t xml:space="preserve">Alicia Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECI conference, Nanomechanical Testing in Materials Research and Development IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de Céramique - GFC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Céramique, Mar 2024, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120491v1</w:t>
+                <w:t xml:space="preserve">hal-05546255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la nanostructuration de la zircone stabilisée à l’yttrine (YSZ) par des procédés de frittage à basse température</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martensitic Transformation in Ce-doped Zirconia: In-situ X-ray Diffraction during Mechanical Testing or Annealing on Synchrotron Beamlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Étienne</w:t>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de Céramique - GFC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Céramique, Mar 2024, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">ECI conference, Nanomechanical Testing in Materials Research and Development IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546255v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative characterization of the Transformation Induced Plasticity (TRIP) in ceria-stabilized tetragonal zirconia (CSTZ) micropillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering (MSE) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
@@ -7709,77 +7709,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured zirconia processed through low-temperature approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Roitero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7815,484 +7815,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramic composites: effect of the microstructure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191508v1</w:t>
+                <w:t xml:space="preserve">hal-04191495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing nanostructure of Yttria-Stabilized Zirconia (YSZ) using low-temperature sintering processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Landtsheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hérisson de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Suchomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Ceramic Society; Groupe Français de la Céramique, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramics: A numerical and experimental study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Transformation-induced plasticity of zirconia-based ceramic composites: effect of the microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191495v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling micro-compression testing and Laue micro-diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailey Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MecaNano General Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Madrid, Spain</w:t>
@@ -8347,77 +8347,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem P. Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Minale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Carotenuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
@@ -8446,103 +8446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRansformation Induced Plasticity (TRIP) in ceria-doped zirconia: A phase transformation characterization at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Demetrio de Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
@@ -8571,77 +8571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of transformation bands in ceria-stabilized zirconia-based composites: Does the transformation-induced plasticity induce damage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alethea Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Adolfsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8696,90 +8696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Processing of Novel Ceramic Composite Structures for Use in Medical Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8817,103 +8817,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconia‐based composites with tailored composition and architecture: elaboration and microstructural characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Inter‐Regional Conference on Ceramics (CIEC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
@@ -8942,51 +8942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering behaviour of zirconia and ceria-doped zirconia powders crystallized under hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Vesteghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9065,103 +9065,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of dental ceramics: Examples of current innovations and future concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fornabaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Adolfsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ceramic Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.355--389, 2017</w:t>
@@ -9248,51 +9248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.93-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9371,77 +9371,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for producing zirconia‐based multi‐phasic ceramic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Montanaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Palmero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Fuerderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9584,263 +9584,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for manufacturing a ceramic composite based on silicon nitride and β‐eucryptite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+                <w:t xml:space="preserve">CeO2‐STABILIZED ZrO2 CERAMICS FOR DENTAL APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ritzberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Rothbrust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Pelletant</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Marcel Schweiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670847v1</w:t>
+                <w:t xml:space="preserve">hal-01670840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CeO2‐STABILIZED ZrO2 CERAMICS FOR DENTAL APPLICATIONS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Process for manufacturing a ceramic composite based on silicon nitride and β‐eucryptite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pelletant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Schweiger</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01670840v1</w:t>
+                <w:t xml:space="preserve">hal-01670847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic Composite Based on Beta‐Eucryptite and an Oxide, and Process of Manufacturing Said Composite</w:t>
               </w:r>
@@ -9852,77 +9852,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pelletant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10109,51 +10109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Roitero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Goglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2025.117650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Hofer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pacquelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouttes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benameur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Perez-Robles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carotenuto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000688" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imariouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Touaiher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Saadaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roitero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.04.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louradour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6z4d5u" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg L&#252;chtenborg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evita Willems" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wesemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2022.06.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Swain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.08.062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramirez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Llorente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Spies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Meerbeek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.04.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fornabaio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gadow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.11.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vleugels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Touaiher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Preiss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias F&#252;rderer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0128-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2016.06.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Traverso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7075012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Jaafar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Apel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ritzberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Courtois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pelletant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blanchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583664v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.06.049" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWG1T204-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitupier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Emmanuelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D7G7W9M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Zaafrani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.12.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6J1J9JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lecoutre-Chabot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garrabos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2007.07.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZN0XZGT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Bousquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/14/028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C810A4534BA5B66C2638E6B73B1AC58BA0B88B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cansell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2006.03.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5M8JR5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besnard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassaing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soetens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Besnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Danten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2005.05.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLR6TBV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436848v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.409" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymonier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elissalde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weill" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.147" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436865v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vesteghem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022698v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/6/030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDLD62PP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081849v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/8/026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6X8RJFQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loppinet-Serani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rodriguez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Gutierrez-Campos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583667v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigrez Rosa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bonassin Jean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(02)00425-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0LD20LH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Di Giampaolo," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Lira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poirier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vesteghem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382007v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Roitero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Landtsheer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-landry Tiani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benameur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382253v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bencharef" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Castro Chavarria" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05546255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;risson de Beauvoir" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia &#201;tienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885574v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191508v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625989v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191595v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180073v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Sergo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.183" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cambier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00101-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677787v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fuerderer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670957v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram H&#246;land" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Apel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ritzberger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rothbrust" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Kappert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pelletant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670840v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schweiger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pacquelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouttes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benameur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117677" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05291691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Kal&#225;cska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huynh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121553" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Hofer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Bermejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Roitero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Goglio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2025.117650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Baeza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Perez-Robles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carotenuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imariouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roitero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzberger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Touaiher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Saadaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100498" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.04.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem P. Baeza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louradour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.11.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg L&#252;chtenborg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evita Willems" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wesemann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2022.06.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-6z4d5u" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;th&#233;a Liens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Swain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.08.062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramirez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Llorente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16903" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fornabaio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713482" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Spies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Meerbeek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.04.043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gadow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.11.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vleugels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.10.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Touaiher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sa&#226;daoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Preiss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias F&#252;rderer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adolfsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Lombardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2016.06.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0128-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Traverso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7075012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Jaafar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Apel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ritzberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Courtois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pelletant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blanchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Zaafrani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.12.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6J1J9JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitupier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivi&#232;re Emmanuelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D7G7W9M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.06.049" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWG1T204-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lecoutre-Chabot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garrabos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2007.07.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZN0XZGT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102072v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cansell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2006.03.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5M8JR5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118169v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Bousquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/14/028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C810A4534BA5B66C2638E6B73B1AC58BA0B88B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besnard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tassaing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soetens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Besnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tassaing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Danten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2005.05.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLR6TBV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436865v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vesteghem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022698v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/6/030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDLD62PP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.147" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.409" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymonier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elissalde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weill" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081849v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/8/026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6X8RJFQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loppinet-Serani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583667v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Gutierrez-Campos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigrez Rosa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bonassin Jean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-577X(02)00425-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0LD20LH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rodriguez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moya" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Di Giampaolo," TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Lira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poirier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vesteghem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382007v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Roitero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Landtsheer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-landry Tiani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benameur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382253v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bencharef" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Castro Chavarria" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05546255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;risson de Beauvoir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia &#201;tienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120491v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Demetrio de Magalhaes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885574v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191495v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huynh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191508v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Rhodes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191595v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180073v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Sergo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.183" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cambier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00101-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677787v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fuerderer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670957v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram H&#246;land" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Apel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ritzberger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rothbrust" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Kappert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670840v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schweiger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670847v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pelletant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>