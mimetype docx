--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -1774,51 +1774,51 @@
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003393771-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397828v1</w:t>
+                <w:t xml:space="preserve">hal-05397828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermedial Adaptation Strategies When Setting Poems to Music</w:t>
               </w:r>
@@ -2755,51 +2755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mcgillivray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kondakova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Burman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dell&#8217;oro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Berm&#250;dez Sabel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joll-2022-2007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena &#193;lvarez Mellado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa D&#237;ez Platas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz Fabo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ros Mu&#241;oz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09516-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02661650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara I Mart&#237;nez Cant&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonzalez-Blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaa035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Berm&#250;dez-Sabel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-Blanco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.2676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/rhd.vol.4.2019.25186" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/rhd.vol.1.2017.16678" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7497695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6985312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa D&#237;ez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2203806" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Navarro-Colorado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1012567" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Calvo Tello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1193782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003393771-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mart&#237;nez Cant&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/PP2025.09.martinez_canton_et_al" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110781502-004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110585421-002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez Guiadanes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110585421-005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Curado Malta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59888-8_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17075/tucmeg.2015.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Triplette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Beshero-Bondar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mcgillivray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kondakova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Burman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dell&#8217;oro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Berm&#250;dez Sabel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joll-2022-2007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena &#193;lvarez Mellado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa D&#237;ez Platas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz Fabo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ros Mu&#241;oz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09516-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02661650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara I Mart&#237;nez Cant&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonzalez-Blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaa035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Berm&#250;dez-Sabel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-Blanco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.2676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/rhd.vol.4.2019.25186" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/rhd.vol.1.2017.16678" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7497695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6985312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa D&#237;ez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2203806" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Navarro-Colorado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1012567" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Calvo Tello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1193782" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397828v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003393771-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mart&#237;nez Cant&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7592/PP2025.09.martinez_canton_et_al" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110781502-004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110585421-002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez Guiadanes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110585421-005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Curado Malta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59888-8_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17075/tucmeg.2015.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Triplette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Beshero-Bondar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>