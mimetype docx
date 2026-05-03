--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helena KARJALAINEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur associé en management interculturel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helena-karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0646-0967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Ph.D in Management Sciences and Ph.D. in Modern Literature, HDR in Management Sciences **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Associate Professor of Intercultural Management **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Associate Dean of Research at EM Normandie (2011-2022) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Associate Researcher at NIMEC, IAE of Caen Normandie **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Teaching:19 years of experience; initial training) **</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités managériales : le cas des dirigeants de PME tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Ben Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.85-106. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34699/rido.2024.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to roots! The singular introduction of statutory auditing in France, Germany and Great Britain (1844–1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beduneau-Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMH-03-2024-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stupeur et managements : contrastes et divergences entre les managements dans les filiales japonaises en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vachenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (133), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.133.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural identity and its impact on today’s multicultural organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.249-262. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470595820944207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender relations in the workplace: The experience of female managers in African harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriett Primecz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (3), pp.291-314. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470595819884094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences interculturelles individuelles au sein d’une équipe multiculturelle : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Benhaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (101), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.101.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des guanxi dans l'internationalisation des entreprises chinoises en France : l'exemple de l'intermédiarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Rozay Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (85), pp. 57-78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.085.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of culture on international management research: a comparison on Francophone and Anglophone research communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (Special), pp.180-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal Cooperation in Multicultural Working Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v5n6p73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Krause-Jensen (2010): Flexible Firm: The Design of Culture at Bang & Olufsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture d'entreprise permet-elle de surmonter les différences interculturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (204), pp.33-52. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.204.33-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can multicultural human resources management problems be solved by an organisational culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Été, 14 (4), pp.99-114. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/044662ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des équipes virtuelles internationales : une question de proximité et de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.352.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Culture Individuals (TCIs) as global managers: a focus on challenges of being rootless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2024 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manager européen face au management japonais : comment entretenir le &amp;quot;Onjõ-shugi&amp;quot; et préserver le &amp;quot;Wa&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque international ATLAS-AFMI : Décarboner le management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Managerial Identities: The Case of Tunisian SME Managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Ben Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Track African Studies, British Academy of Management (BAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Academy of Management (BAM), Aug 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common trajectory but different paths: A comparative cultural history of the implementation of statutory auditing in France, Germany and Great Britain, (1850-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beduneau-Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journées d'Histoire du Management et des Organisations (JHMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Successful Cross-Cultural Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence annuelle Atlas-AFMI 2021 : Pandémie, développement durable et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Management International (AFMI), May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cultural factors on the implementation of statutory auditing, A comparative study of France, Great Britain, Germany and Belgium (1850-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The tenth Accounting History International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and Management: from Pragmatic Approach to Anthropology and Recognition of Individual Cultural Differences through Identity Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2018 : Research in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridity and bridge through class. The case of African female managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium Surprise in the around Organizations: Journeys to the Unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronislaw Malinowski, ethnographe et homme de terrain engagé. Anthropologue britannique d’origine polonaise (1884-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d’histoire du management et des organisations (JHMO) Biographies et histoire du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’AHMO (Association pour l’histoire du management et des organisations); Cnam (Conservatoire national des arts et métiers); Lirsa (Laboratoire interdisciplinaire de recherche en sciences de l’action, EA 4603); laboratoire HT2S (Histoire des technosciences en société, EA 3716), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African female managers in harbors. Struggles and contradictions in the intersection of gender, age, and religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2016 : Manageable cooperation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African female managers in harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Critical Management Studies Conference : Is there an alternative? Management after critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jul 2015, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Business Schools achieve their evolutionary fit? A dynamic capabilities approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Culié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ANZAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian and New Zealand Academy of Management, Dec 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment innover la pédagogie par la méthode de création d’études de cas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international GEM&amp;L - Identités, langages et cultures d’entreprise : La cohésion dans la diversité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etudes Management et Langage; Euromed Management; Kedge Business School, Mar 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different cultures study culture differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - Bridging Continents, Cultures &amp; Worldviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Schools as transformational institutions: developing dynamic capabilities for entrepreneurial impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Culié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy of Management Conference 2013 - Managing to Make a Difference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Academy of Management (BAM), Sep 2013, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la culture dans le management identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Management interculturel, gestion de la diversité et intégration au travail des personnes mobiles. Enjeux d’identité, de performance et de reconnaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de gestion ARC; Association internationale d'ethnopsychanalyse; Université Paris IX Dauphine, Mar 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de l’ethnicité dans la GRH à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Apitsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel Atlas AFMI - Les défis du management international à l’aube du XXI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de management international; ESCP Europe; Université Paris Dauphine, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural Management: example of a multicultural company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Namis Autumn School 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault adopte une démarche coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ASAC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Administrative Sciences Association of Canada, May 2010, Regina, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal cooperation in multicultural organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - Energizing the study of organization and organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les équipes virtuelles et multiculturelles : quel rôle pour le manager ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ASAC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Administrative Sciences Association of Canada, Jun 2009, Niagara falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils et pratiques pour le management du personnel multiculturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès AGRH - Outils, Modes et Modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération universitaire transfrontalière : l'exemple d'une thèse en co-tutelle entre la France et l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes journées du Pôle Européen Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en management interculturel, vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS, management &amp; société, 192 p., 2024, Collection Études de cas, 978-2-37687-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, 368 p., 2015, 978-3-8381-7822-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en management interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Management et société, 189 p., 2011, 978-2-84769-140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours RSE au croisement du management et de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Wehbi Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, L'Harmattan, pp.227-243, 2021, 978-2-343-24103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de culture comme fondement identitaire et comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Max Guénette, Evalde Mutabazi, Saskia Von Overbeck Ottino et Philippe Pierre (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management interculturel, altérité et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.481-493, 2014, Diversité culturelle et dynamique des organisations, 978-2-343-03834-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOFIN International : le rôle de l’identité culturelle dans la gestion d’une équipe multiculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARJALAINEN, H. et SOPARNOT, R (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Management interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.173-184, 2011, 978-2-84769-140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de succès dans le management des équipes multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Cazal, Françoise Chevalier, Eric Davoine et Pierre Louart (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH et mondialisation : nouveaux contextes, nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-187, 2010, Recherche (AGRH), 978-2-311-00309-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study (MI1224-1): Third Culture Individuals (TCIs) as global managers: a focus on challenges of being rootless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, x p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les différences culturelles : les nouveaux défis des managers à l’heure de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.cadre-dirigeant-magazine.com/manager/gerer-les-differences-culturelles-les-defis-des-managers/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas pédagogique (GI0048) : Manager japonais / management européen : comment entretenir le &amp;quot;Onjõ-shugi&amp;quot; et préserver le &amp;quot;Wa&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vachenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: A Successful Cross-Cultural Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Metz; Université de Trèves, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Roland écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Grenoble 3, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994GRE39018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03041052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helena KARJALAINEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur associé en management interculturel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helena-karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0646-0967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Ph.D in Management Sciences and Ph.D. in Modern Literature, HDR in Management Sciences **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Associate Professor of Intercultural Management **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Associate Dean of Research at EM Normandie (2011-2022) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Associate Researcher at NIMEC, IAE of Caen Normandie **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Teaching:19 years of experience; initial training) **</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités managériales : le cas des dirigeants de PME tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Ben Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.85-106. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34699/rido.2024.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to roots! The singular introduction of statutory auditing in France, Germany and Great Britain (1844–1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beduneau-Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMH-03-2024-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stupeur et managements : contrastes et divergences entre les managements dans les filiales japonaises en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vachenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (133), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.133.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural identity and its impact on today’s multicultural organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.249-262. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470595820944207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender relations in the workplace: The experience of female managers in African harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriett Primecz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (3), pp.291-314. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470595819884094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences interculturelles individuelles au sein d’une équipe multiculturelle : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Benhaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (101), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.101.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des guanxi dans l'internationalisation des entreprises chinoises en France : l'exemple de l'intermédiarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Rozay Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (85), pp. 57-78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.085.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of culture on international management research: a comparison on Francophone and Anglophone research communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (Special), pp.180-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal Cooperation in Multicultural Working Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v5n6p73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Krause-Jensen (2010): Flexible Firm: The Design of Culture at Bang & Olufsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can multicultural human resources management problems be solved by an organisational culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Été, 14 (4), pp.99-114. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/044662ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des équipes virtuelles internationales : une question de proximité et de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.352.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture d'entreprise permet-elle de surmonter les différences interculturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (204), pp.33-52. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.204.33-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Culture Individuals (TCIs) as global managers: a focus on challenges of being rootless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2024 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manager européen face au management japonais : comment entretenir le &amp;quot;Onjõ-shugi&amp;quot; et préserver le &amp;quot;Wa&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque international ATLAS-AFMI : Décarboner le management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Managerial Identities: The Case of Tunisian SME Managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Ben Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Track African Studies, British Academy of Management (BAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Academy of Management (BAM), Aug 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common trajectory but different paths: A comparative cultural history of the implementation of statutory auditing in France, Germany and Great Britain, (1850-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beduneau-Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27es Journées d'Histoire du Management et des Organisations (JHMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Successful Cross-Cultural Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence annuelle Atlas-AFMI 2021 : Pandémie, développement durable et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Management International (AFMI), May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cultural factors on the implementation of statutory auditing, A comparative study of France, Great Britain, Germany and Belgium (1850-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The tenth Accounting History International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and Management: from Pragmatic Approach to Anthropology and Recognition of Individual Cultural Differences through Identity Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2018 : Research in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridity and bridge through class. The case of African female managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium Surprise in the around Organizations: Journeys to the Unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronislaw Malinowski, ethnographe et homme de terrain engagé. Anthropologue britannique d’origine polonaise (1884-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d’histoire du management et des organisations (JHMO) Biographies et histoire du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’AHMO (Association pour l’histoire du management et des organisations); Cnam (Conservatoire national des arts et métiers); Lirsa (Laboratoire interdisciplinaire de recherche en sciences de l’action, EA 4603); laboratoire HT2S (Histoire des technosciences en société, EA 3716), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African female managers in harbors. Struggles and contradictions in the intersection of gender, age, and religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2016 : Manageable cooperation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African female managers in harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Critical Management Studies Conference : Is there an alternative? Management after critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jul 2015, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Business Schools achieve their evolutionary fit? A dynamic capabilities approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Culié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ANZAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian and New Zealand Academy of Management, Dec 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment innover la pédagogie par la méthode de création d’études de cas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international GEM&amp;L - Identités, langages et cultures d’entreprise : La cohésion dans la diversité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etudes Management et Langage; Euromed Management; Kedge Business School, Mar 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different cultures study culture differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - Bridging Continents, Cultures &amp; Worldviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Schools as transformational institutions: developing dynamic capabilities for entrepreneurial impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Culié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy of Management Conference 2013 - Managing to Make a Difference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Academy of Management (BAM), Sep 2013, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la culture dans le management identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Management interculturel, gestion de la diversité et intégration au travail des personnes mobiles. Enjeux d’identité, de performance et de reconnaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de gestion ARC; Association internationale d'ethnopsychanalyse; Université Paris IX Dauphine, Mar 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de l’ethnicité dans la GRH à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Apitsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel Atlas AFMI - Les défis du management international à l’aube du XXI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de management international; ESCP Europe; Université Paris Dauphine, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural Management: example of a multicultural company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Namis Autumn School 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault adopte une démarche coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ASAC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Administrative Sciences Association of Canada, May 2010, Regina, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal cooperation in multicultural organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - Energizing the study of organization and organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les équipes virtuelles et multiculturelles : quel rôle pour le manager ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ASAC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Administrative Sciences Association of Canada, Jun 2009, Niagara falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils et pratiques pour le management du personnel multiculturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès AGRH - Outils, Modes et Modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération universitaire transfrontalière : l'exemple d'une thèse en co-tutelle entre la France et l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes journées du Pôle Européen Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en management interculturel, vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS, management &amp; société, 192 p., 2024, Collection Études de cas, 978-2-37687-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, 368 p., 2015, 978-3-8381-7822-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en management interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Management et société, 189 p., 2011, 978-2-84769-140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours RSE au croisement du management et de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Wehbi Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, L'Harmattan, pp.227-243, 2021, 978-2-343-24103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de culture comme fondement identitaire et comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Max Guénette, Evalde Mutabazi, Saskia Von Overbeck Ottino et Philippe Pierre (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management interculturel, altérité et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.481-493, 2014, Diversité culturelle et dynamique des organisations, 978-2-343-03834-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOFIN International : le rôle de l’identité culturelle dans la gestion d’une équipe multiculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARJALAINEN, H. et SOPARNOT, R (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Management interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.173-184, 2011, 978-2-84769-140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de succès dans le management des équipes multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Cazal, Françoise Chevalier, Eric Davoine et Pierre Louart (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH et mondialisation : nouveaux contextes, nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-187, 2010, Recherche (AGRH), 978-2-311-00309-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study (MI1224-1): Third Culture Individuals (TCIs) as global managers: a focus on challenges of being rootless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, x p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les différences culturelles : les nouveaux défis des managers à l’heure de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.cadre-dirigeant-magazine.com/manager/gerer-les-differences-culturelles-les-defis-des-managers/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas pédagogique (GI0048) : Manager japonais / management européen : comment entretenir le &amp;quot;Onjõ-shugi&amp;quot; et préserver le &amp;quot;Wa&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vachenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: A Successful Cross-Cultural Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Metz; Université de Trèves, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Roland écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Grenoble 3, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994GRE39018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03041052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BA079BD"/>
+    <w:nsid w:val="EFF0C01B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helena-karjalainen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0646-0967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Hamadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2024.37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beduneau-Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-03-2024-0039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vachenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.133.0125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028493v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595820944207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriett Primecz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595819884094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Benhaida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01987655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Rozay Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.085.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n6p73" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.204.33-52" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4B38A1E990D0D6743D0971311CFE84820E2648D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044662ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.352.0010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primecz Henriett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Lorraine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren L." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Apitsa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03407257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03407261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Wehbi Sleiman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Texte int&#233;gral depuis le site de l'&#233;diteur : https://www.agrh.fr/les-ouvrages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04014125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03404152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03041052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994GRE39018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helena-karjalainen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0646-0967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Hamadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2024.37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beduneau-Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-03-2024-0039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vachenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.133.0125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028493v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595820944207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriett Primecz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595819884094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Benhaida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01987655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Rozay Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.085.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n6p73" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044662ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.352.0010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.204.33-52" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4B38A1E990D0D6743D0971311CFE84820E2648D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primecz Henriett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Lorraine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren L." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Apitsa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03407257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03407261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Wehbi Sleiman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Texte int&#233;gral depuis le site de l'&#233;diteur : https://www.agrh.fr/les-ouvrages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04014125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03404152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03041052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994GRE39018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>