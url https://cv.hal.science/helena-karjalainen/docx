--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helena KARJALAINEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur associé en management interculturel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helena-karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0646-0967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Ph.D in Management Sciences and Ph.D. in Modern Literature, HDR in Management Sciences **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Associate Professor of Intercultural Management **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Associate Dean of Research at EM Normandie (2011-2022) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Associate Researcher at NIMEC, IAE of Caen Normandie **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Teaching:19 years of experience; initial training) **</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités managériales : le cas des dirigeants de PME tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Ben Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.85-106. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34699/rido.2024.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to roots! The singular introduction of statutory auditing in France, Germany and Great Britain (1844–1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beduneau-Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMH-03-2024-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stupeur et managements : contrastes et divergences entre les managements dans les filiales japonaises en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vachenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (133), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.133.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural identity and its impact on today’s multicultural organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.249-262. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470595820944207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender relations in the workplace: The experience of female managers in African harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriett Primecz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (3), pp.291-314. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470595819884094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences interculturelles individuelles au sein d’une équipe multiculturelle : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Benhaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (101), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.101.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des guanxi dans l'internationalisation des entreprises chinoises en France : l'exemple de l'intermédiarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Rozay Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (85), pp. 57-78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.085.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of culture on international management research: a comparison on Francophone and Anglophone research communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (Special), pp.180-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal Cooperation in Multicultural Working Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v5n6p73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Krause-Jensen (2010): Flexible Firm: The Design of Culture at Bang & Olufsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can multicultural human resources management problems be solved by an organisational culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Été, 14 (4), pp.99-114. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/044662ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des équipes virtuelles internationales : une question de proximité et de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.352.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture d'entreprise permet-elle de surmonter les différences interculturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (204), pp.33-52. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.204.33-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Culture Individuals (TCIs) as global managers: a focus on challenges of being rootless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2024 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manager européen face au management japonais : comment entretenir le &amp;quot;Onjõ-shugi&amp;quot; et préserver le &amp;quot;Wa&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque international ATLAS-AFMI : Décarboner le management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Managerial Identities: The Case of Tunisian SME Managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Ben Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Track African Studies, British Academy of Management (BAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Academy of Management (BAM), Aug 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common trajectory but different paths: A comparative cultural history of the implementation of statutory auditing in France, Germany and Great Britain, (1850-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beduneau-Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27es Journées d'Histoire du Management et des Organisations (JHMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Successful Cross-Cultural Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence annuelle Atlas-AFMI 2021 : Pandémie, développement durable et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Management International (AFMI), May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cultural factors on the implementation of statutory auditing, A comparative study of France, Great Britain, Germany and Belgium (1850-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The tenth Accounting History International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and Management: from Pragmatic Approach to Anthropology and Recognition of Individual Cultural Differences through Identity Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2018 : Research in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridity and bridge through class. The case of African female managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium Surprise in the around Organizations: Journeys to the Unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronislaw Malinowski, ethnographe et homme de terrain engagé. Anthropologue britannique d’origine polonaise (1884-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d’histoire du management et des organisations (JHMO) Biographies et histoire du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’AHMO (Association pour l’histoire du management et des organisations); Cnam (Conservatoire national des arts et métiers); Lirsa (Laboratoire interdisciplinaire de recherche en sciences de l’action, EA 4603); laboratoire HT2S (Histoire des technosciences en société, EA 3716), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African female managers in harbors. Struggles and contradictions in the intersection of gender, age, and religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2016 : Manageable cooperation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African female managers in harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Critical Management Studies Conference : Is there an alternative? Management after critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jul 2015, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Business Schools achieve their evolutionary fit? A dynamic capabilities approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Culié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ANZAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian and New Zealand Academy of Management, Dec 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment innover la pédagogie par la méthode de création d’études de cas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international GEM&amp;L - Identités, langages et cultures d’entreprise : La cohésion dans la diversité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etudes Management et Langage; Euromed Management; Kedge Business School, Mar 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different cultures study culture differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - Bridging Continents, Cultures &amp; Worldviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Schools as transformational institutions: developing dynamic capabilities for entrepreneurial impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Culié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy of Management Conference 2013 - Managing to Make a Difference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Academy of Management (BAM), Sep 2013, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la culture dans le management identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Management interculturel, gestion de la diversité et intégration au travail des personnes mobiles. Enjeux d’identité, de performance et de reconnaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de gestion ARC; Association internationale d'ethnopsychanalyse; Université Paris IX Dauphine, Mar 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de l’ethnicité dans la GRH à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Apitsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel Atlas AFMI - Les défis du management international à l’aube du XXI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de management international; ESCP Europe; Université Paris Dauphine, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural Management: example of a multicultural company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Namis Autumn School 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault adopte une démarche coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ASAC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Administrative Sciences Association of Canada, May 2010, Regina, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal cooperation in multicultural organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - Energizing the study of organization and organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les équipes virtuelles et multiculturelles : quel rôle pour le manager ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ASAC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Administrative Sciences Association of Canada, Jun 2009, Niagara falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils et pratiques pour le management du personnel multiculturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès AGRH - Outils, Modes et Modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération universitaire transfrontalière : l'exemple d'une thèse en co-tutelle entre la France et l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes journées du Pôle Européen Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en management interculturel, vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS, management &amp; société, 192 p., 2024, Collection Études de cas, 978-2-37687-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, 368 p., 2015, 978-3-8381-7822-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en management interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Management et société, 189 p., 2011, 978-2-84769-140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours RSE au croisement du management et de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Wehbi Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, L'Harmattan, pp.227-243, 2021, 978-2-343-24103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de culture comme fondement identitaire et comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Max Guénette, Evalde Mutabazi, Saskia Von Overbeck Ottino et Philippe Pierre (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management interculturel, altérité et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.481-493, 2014, Diversité culturelle et dynamique des organisations, 978-2-343-03834-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOFIN International : le rôle de l’identité culturelle dans la gestion d’une équipe multiculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARJALAINEN, H. et SOPARNOT, R (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Management interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.173-184, 2011, 978-2-84769-140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de succès dans le management des équipes multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Cazal, Françoise Chevalier, Eric Davoine et Pierre Louart (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH et mondialisation : nouveaux contextes, nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-187, 2010, Recherche (AGRH), 978-2-311-00309-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study (MI1224-1): Third Culture Individuals (TCIs) as global managers: a focus on challenges of being rootless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, x p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les différences culturelles : les nouveaux défis des managers à l’heure de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.cadre-dirigeant-magazine.com/manager/gerer-les-differences-culturelles-les-defis-des-managers/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas pédagogique (GI0048) : Manager japonais / management européen : comment entretenir le &amp;quot;Onjõ-shugi&amp;quot; et préserver le &amp;quot;Wa&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vachenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: A Successful Cross-Cultural Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Metz; Université de Trèves, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Roland écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Grenoble 3, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994GRE39018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03041052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helena KARJALAINEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur associé en management interculturel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helena-karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0646-0967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Ph.D in Management Sciences and Ph.D. in Modern Literature, HDR in Management Sciences **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Associate Professor of Intercultural Management **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Associate Dean of Research at EM Normandie (2011-2022) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Associate Researcher at NIMEC, IAE of Caen Normandie **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** Teaching:19 years of experience; initial training) **</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités managériales : le cas des dirigeants de PME tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Ben Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.85-106. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34699/rido.2024.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to roots! The singular introduction of statutory auditing in France, Germany and Great Britain (1844–1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beduneau-Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMH-03-2024-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stupeur et managements : contrastes et divergences entre les managements dans les filiales japonaises en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vachenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (133), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.133.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural identity and its impact on today’s multicultural organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.249-262. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470595820944207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender relations in the workplace: The experience of female managers in African harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriett Primecz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (3), pp.291-314. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470595819884094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences interculturelles individuelles au sein d’une équipe multiculturelle : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Benhaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (101), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.101.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des guanxi dans l'internationalisation des entreprises chinoises en France : l'exemple de l'intermédiarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Rozay Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (85), pp. 57-78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.085.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of culture on international management research: a comparison on Francophone and Anglophone research communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (Special), pp.180-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal Cooperation in Multicultural Working Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ibr.v5n6p73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Krause-Jensen (2010): Flexible Firm: The Design of Culture at Bang & Olufsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des équipes virtuelles internationales : une question de proximité et de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (2), pp.10-20. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.352.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture d'entreprise permet-elle de surmonter les différences interculturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (204), pp.33-52. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.204.33-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can multicultural human resources management problems be solved by an organisational culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Été, 14 (4), pp.99-114. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/044662ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Culture Individuals (TCIs) as global managers: a focus on challenges of being rootless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2024 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manager européen face au management japonais : comment entretenir le &amp;quot;Onjõ-shugi&amp;quot; et préserver le &amp;quot;Wa&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque international ATLAS-AFMI : Décarboner le management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Managerial Identities: The Case of Tunisian SME Managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Ben Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Track African Studies, British Academy of Management (BAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Academy of Management (BAM), Aug 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common trajectory but different paths: A comparative cultural history of the implementation of statutory auditing in France, Germany and Great Britain, (1850-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beduneau-Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27es Journées d'Histoire du Management et des Organisations (JHMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Successful Cross-Cultural Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence annuelle Atlas-AFMI 2021 : Pandémie, développement durable et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Management International (AFMI), May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cultural factors on the implementation of statutory auditing, A comparative study of France, Great Britain, Germany and Belgium (1850-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fournès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The tenth Accounting History International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and Management: from Pragmatic Approach to Anthropology and Recognition of Individual Cultural Differences through Identity Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2018 : Research in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridity and bridge through class. The case of African female managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium Surprise in the around Organizations: Journeys to the Unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronislaw Malinowski, ethnographe et homme de terrain engagé. Anthropologue britannique d’origine polonaise (1884-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d’histoire du management et des organisations (JHMO) Biographies et histoire du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’AHMO (Association pour l’histoire du management et des organisations); Cnam (Conservatoire national des arts et métiers); Lirsa (Laboratoire interdisciplinaire de recherche en sciences de l’action, EA 4603); laboratoire HT2S (Histoire des technosciences en société, EA 3716), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African female managers in harbors. Struggles and contradictions in the intersection of gender, age, and religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2016 : Manageable cooperation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African female managers in harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Critical Management Studies Conference : Is there an alternative? Management after critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Management, Jul 2015, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Business Schools achieve their evolutionary fit? A dynamic capabilities approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Culié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ANZAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian and New Zealand Academy of Management, Dec 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment innover la pédagogie par la méthode de création d’études de cas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international GEM&amp;L - Identités, langages et cultures d’entreprise : La cohésion dans la diversité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etudes Management et Langage; Euromed Management; Kedge Business School, Mar 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How different cultures study culture differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - Bridging Continents, Cultures &amp; Worldviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Schools as transformational institutions: developing dynamic capabilities for entrepreneurial impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Culié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy of Management Conference 2013 - Managing to Make a Difference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Academy of Management (BAM), Sep 2013, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la culture dans le management identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Management interculturel, gestion de la diversité et intégration au travail des personnes mobiles. Enjeux d’identité, de performance et de reconnaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de gestion ARC; Association internationale d'ethnopsychanalyse; Université Paris IX Dauphine, Mar 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de l’ethnicité dans la GRH à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Apitsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel Atlas AFMI - Les défis du management international à l’aube du XXI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de management international; ESCP Europe; Université Paris Dauphine, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural Management: example of a multicultural company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Namis Autumn School 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault adopte une démarche coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ASAC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Administrative Sciences Association of Canada, May 2010, Regina, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal cooperation in multicultural organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium - Energizing the study of organization and organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les équipes virtuelles et multiculturelles : quel rôle pour le manager ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ASAC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Administrative Sciences Association of Canada, Jun 2009, Niagara falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils et pratiques pour le management du personnel multiculturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès AGRH - Outils, Modes et Modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération universitaire transfrontalière : l'exemple d'une thèse en co-tutelle entre la France et l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes journées du Pôle Européen Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en management interculturel, vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS, management &amp; société, 192 p., 2024, Collection Études de cas, 978-2-37687-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, 368 p., 2015, 978-3-8381-7822-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas en management interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Management et société, 189 p., 2011, 978-2-84769-140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours RSE au croisement du management et de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Wehbi Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, L'Harmattan, pp.227-243, 2021, 978-2-343-24103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de culture comme fondement identitaire et comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Max Guénette, Evalde Mutabazi, Saskia Von Overbeck Ottino et Philippe Pierre (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management interculturel, altérité et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.481-493, 2014, Diversité culturelle et dynamique des organisations, 978-2-343-03834-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFOFIN International : le rôle de l’identité culturelle dans la gestion d’une équipe multiculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARJALAINEN, H. et SOPARNOT, R (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Management interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.173-184, 2011, 978-2-84769-140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de succès dans le management des équipes multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Cazal, Françoise Chevalier, Eric Davoine et Pierre Louart (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRH et mondialisation : nouveaux contextes, nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-187, 2010, Recherche (AGRH), 978-2-311-00309-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study (MI1224-1): Third Culture Individuals (TCIs) as global managers: a focus on challenges of being rootless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, x p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les différences culturelles : les nouveaux défis des managers à l’heure de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Santistevan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.cadre-dirigeant-magazine.com/manager/gerer-les-differences-culturelles-les-defis-des-managers/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas pédagogique (GI0048) : Manager japonais / management européen : comment entretenir le &amp;quot;Onjõ-shugi&amp;quot; et préserver le &amp;quot;Wa&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vachenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: A Successful Cross-Cultural Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Metz; Université de Trèves, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame Roland écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Karjalainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Grenoble 3, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994GRE39018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03041052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFF0C01B"/>
+    <w:nsid w:val="DF184C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helena-karjalainen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0646-0967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Hamadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2024.37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beduneau-Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-03-2024-0039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vachenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.133.0125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028493v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595820944207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriett Primecz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595819884094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Benhaida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01987655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Rozay Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.085.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n6p73" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044662ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.352.0010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.204.33-52" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4B38A1E990D0D6743D0971311CFE84820E2648D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primecz Henriett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Lorraine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren L." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Apitsa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03407257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03407261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Wehbi Sleiman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Texte int&#233;gral depuis le site de l'&#233;diteur : https://www.agrh.fr/les-ouvrages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04014125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03404152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03041052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994GRE39018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helena-karjalainen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0646-0967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Hamadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2024.37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beduneau-Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-03-2024-0039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vachenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.133.0125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028493v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595820944207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriett Primecz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595819884094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Benhaida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.101.0015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01987655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Rozay Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.085.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n6p73" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.352.0010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.204.33-52" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4B38A1E990D0D6743D0971311CFE84820E2648D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044662ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primecz Henriett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Lorraine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren L." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Apitsa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03407257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03407261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Wehbi Sleiman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Texte int&#233;gral depuis le site de l'&#233;diteur : https://www.agrh.fr/les-ouvrages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04014125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03404152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03041052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994GRE39018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>