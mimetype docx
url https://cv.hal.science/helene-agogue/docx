--- v0 (2026-03-05)
+++ v1 (2026-04-25)
@@ -336,1095 +336,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic characterisation of novel extremophile lineages from the thalassohaline lake Dziani Dzaha expands the metabolic repertoire of the PVC superphylum</w:t>
+                <w:t xml:space="preserve">Towards a comprehensive view of wetland benthic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vigneron</w:t>
+                <w:t xml:space="preserve">Clélia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Cloarec</w:t>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Flandrois</w:t>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Troussellier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.48. </w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00699-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065064v1</w:t>
+                <w:t xml:space="preserve">hal-05055345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a comprehensive view of wetland benthic communities</w:t>
+                <w:t xml:space="preserve">Temporal and Spatial Survey on the Abundance of Amoebae and Bacteria in an Estuary and the Role of Environmental Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Duran</w:t>
+                <w:t xml:space="preserve">Gaëlle Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Arno Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100391⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (5), pp.e70198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055345v1</w:t>
+                <w:t xml:space="preserve">hal-05298514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and Spatial Survey on the Abundance of Amoebae and Bacteria in an Estuary and the Role of Environmental Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic characterisation of novel extremophile lineages from the thalassohaline lake Dziani Dzaha expands the metabolic repertoire of the PVC superphylum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Bednarek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Lilian Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arno Bringer</w:t>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Agion</w:t>
+                <w:t xml:space="preserve">Jean Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Marc Troussellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (5), pp.e70198. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00699-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298514v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic events as potential drivers of the microbial community structure and evolution in a paleo-ocean analog</w:t>
+                <w:t xml:space="preserve">Importance of eukaryotes in shaping microbial benthic communities in Charente-maritime marshes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vigneron</w:t>
+                <w:t xml:space="preserve">Clélia Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Cloarec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01615-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709168v1</w:t>
+                <w:t xml:space="preserve">hal-04800847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of eukaryotes in shaping microbial benthic communities in Charente-maritime marshes, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clélia Duran</w:t>
+                <w:t xml:space="preserve">Lineage-dependent partitioning of activities in chemoclines defines Woesearchaeota ecotypes in an extreme aquatic ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian A Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Bouchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Thomas Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177523⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-024-01956-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800847v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lineage-dependent partitioning of activities in chemoclines defines Woesearchaeota ecotypes in an extreme aquatic ecosystem</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic insights into the dominance of two phototrophs throughout the water column of a tropical hypersaline-alkaline crater lake (Dziani Dzaha, Mayotte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-024-01956-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1368523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1368523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811121v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic insights into the dominance of two phototrophs throughout the water column of a tropical hypersaline-alkaline crater lake (Dziani Dzaha, Mayotte)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-abundant but highly transcriptionally active uncharacterised Nitrosomonas drive ammonia-oxidation in the Brouage mudflat, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+                <w:t xml:space="preserve">Fabien Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Z Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1368523⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 946, pp.174312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582518v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-abundant but highly transcriptionally active uncharacterised Nitrosomonas drive ammonia-oxidation in the Brouage mudflat, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Seismic events as potential drivers of the microbial community structure and evolution in a paleo-ocean analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pineau</w:t>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 946, pp.174312. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01615-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675658v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t>
               </w:r>
@@ -1544,90 +1544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplanktonic species in the haloalkaline Lake Dziani Dzaha select their archaeal microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Melayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1717,51 +1717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mery Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1942,103 +1942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Observations Based on Functional Gene Sequencing Are Sensitive to the Amplicon Processing Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Lisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Z. Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, </w:t>
@@ -2070,364 +2070,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do microbial planktonic communities reflect the ecological changes of Glorieuses coral reefs (Iles Eparses, Western Indian Ocean)?</w:t>
+                <w:t xml:space="preserve">Archaea Carotenoids: Natural Pigments with Unexplored Innovative Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bouvy</w:t>
+                <w:t xml:space="preserve">Antoine Grivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Belieres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Got</w:t>
+                <w:t xml:space="preserve">Isabelle Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pagano</w:t>
+                <w:t xml:space="preserve">Luiz Miranda de Souza Duarte Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.113218⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Marine Pigments, 20 (8), pp.524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20080524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566642v1</w:t>
+                <w:t xml:space="preserve">hal-03946004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaea Carotenoids: Natural Pigments with Unexplored Innovative Potential</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do microbial planktonic communities reflect the ecological changes of Glorieuses coral reefs (Iles Eparses, Western Indian Ocean)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Miranda de Souza Duarte Filho</w:t>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Thiéry</w:t>
+                <w:t xml:space="preserve">Alice Belieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Marine Pigments, 20 (8), pp.524. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp.113218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md20080524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.113218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946004v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of aphotic haloclines and euxinia on organic biomarkers and microbial communities in a thalassohaline and alkaline volcanic crater lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2491,77 +2491,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong reorganization of multi-domain microbial networks associated with primary producers sedimentation from oxic to anoxic conditions in an hypersaline lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Escalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Troussellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Melayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2625,64 +2625,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in bacterial and eukaryotic diversity of microbial mats inhabiting exploited and abandoned salterns at the Ré Island (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2740,645 +2740,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic niche partitioning in marine wood-borers revealed by stable isotope analysis</w:t>
+                <w:t xml:space="preserve">Ecological succession and resilience of plankton recovering from an acute disturbance in freshwater marshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Charles</w:t>
+                <w:t xml:space="preserve">Valérie V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Riera</w:t>
+                <w:t xml:space="preserve">Sébastien Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+                <w:t xml:space="preserve">Olivier Philippine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lantoine</w:t>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lebreton</w:t>
+                <w:t xml:space="preserve">Alexandre Barnett Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.33-43. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 709, pp.135997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ab00723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398724v1</w:t>
+                <w:t xml:space="preserve">hal-02490902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological succession and resilience of plankton recovering from an acute disturbance in freshwater marshes</w:t>
+                <w:t xml:space="preserve">Morphology and Ecology of Two New Amoebae, Isolated From a Thalassohaline Lake, Dziani Dzaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. David</w:t>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tortajada</w:t>
+                <w:t xml:space="preserve">Elodie Ponlaitiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Philippine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barnett Barnett</w:t>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135997⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171 (6), pp.125770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490902v1</w:t>
+                <w:t xml:space="preserve">hal-03024315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Ecology of Two New Amoebae, Isolated From a Thalassohaline Lake, Dziani Dzaha</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemistry of an endorheic thalassohaline ecosystem: the Dziani Dzaha crater lake (Mayotte Archipelago, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Aucher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125770⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024315v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of an endorheic thalassohaline ecosystem: the Dziani Dzaha crater lake (Mayotte Archipelago, Indian Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic niche partitioning in marine wood-borers revealed by stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Sarazin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fouilland</w:t>
+                <w:t xml:space="preserve">François Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Benoit Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Aquatic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ab00723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252301v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Low Phytoplankton Diversity in a Tropical Saline-Alkaline Lake, with Co-dominance of Arthrospira fusiformis (Cyanobacteria) and Picocystis salinarum (Chlorophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Escalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78 (3), pp.603-617. </w:t>
@@ -3410,987 +3410,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02292401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal variations in microbial diversity across the three domains of life in a tropical thalassohaline lake (Dziani Dzaha, Mayotte Island)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">First evidence of the presence and activity of archaeal C3 group members in an Atlantic intertidal mudflat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14901⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.11790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30222-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961707v1</w:t>
+                <w:t xml:space="preserve">hal-01858404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of the presence and activity of archaeal C3 group members in an Atlantic intertidal mudflat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key Role of Alphaproteobacteria and Cyanobacteria in the Formation of Stromatolites of Lake Dziani Dzaha (Mayotte, Western Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lavergne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Siham de Goeyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30222-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858404v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Role of Alphaproteobacteria and Cyanobacteria in the Formation of Stromatolites of Lake Dziani Dzaha (Mayotte, Western Indian Ocean)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of phototrophic microorganisms and description of new cyanobacteria isolated from the saline-alkaline crater-lake Dziani Dzaha (Mayotte, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham de Goeyse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Maria Cellamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Richard</w:t>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Drelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Djediat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Touibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00796⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (8), pp.fiy108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiy108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803022v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of phototrophic microorganisms and description of new cyanobacteria isolated from the saline-alkaline crater-lake Dziani Dzaha (Mayotte, Indian Ocean)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Drelin</w:t>
+                <w:t xml:space="preserve">Diel rhythm does not shape the vertical distribution of bacterial and archaeal 16S rRNA transcript diversity in intertidal sediments: a mesocosm study Running title: Diel activities of benthic Bacteria and Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chakib Djediat</w:t>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Touibi</w:t>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94 (8), pp.fiy108. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), pp.364-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiy108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-1048-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903434v2</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel rhythm does not shape the vertical distribution of bacterial and archaeal 16S rRNA transcript diversity in intertidal sediments: a mesocosm study Running title: Diel activities of benthic Bacteria and Archaea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal variations in microbial diversity across the three domains of life in a tropical thalassohaline lake (Dziani Dzaha, Mayotte Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Escalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Debroas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Didier Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (2), pp.364-374. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (23), pp.4775-4786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-1048-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573359v1</w:t>
+                <w:t xml:space="preserve">hal-01961707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bacteria on growth and biochemical composition of two benthic diatoms Halamphora coffeaeformis and Entomoneis paludosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Microbial Diversity and Cyanobacterial Production in Dziani Dzaha Crater Lake, a Unique Tropical Thalassohaline Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2017.06.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0168879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636203v1</w:t>
+                <w:t xml:space="preserve">hal-01465841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Diversity and Cyanobacterial Production in Dziani Dzaha Crater Lake, a Unique Tropical Thalassohaline Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of bacteria on growth and biochemical composition of two benthic diatoms Halamphora coffeaeformis and Entomoneis paludosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin-Pierre Gemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Beaugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martin-Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0168879. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 495, pp.65 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465841v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing prokaryotes in an intertidal mudflat and the resulting depth gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,77 +4493,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Tronczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1637. </w:t>
@@ -4627,51 +4627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Tronczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4761,64 +4761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4865,64 +4865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Dynamics of Active Prokaryotic Nitrifiers and Archaeal Communities from River to Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Taib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,51 +4999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of active Archaea in oxygen-depleted zones of two deep lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5051,51 +5051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Taib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (2), pp.321-329. </w:t>
@@ -5185,51 +5185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Journal of Functional Foods, 17, pp.1-10. </w:t>
@@ -5267,51 +5267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and functional characteristics of the meiofauna community in highly unstable intertidal mudbanks in Suriname and French Guiana (North Atlantic coast of South America)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mizrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -5414,64 +5414,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Abundance of Ammonia Oxidizers, Denitrifiers, and Anammox Bacteria in Sediments of Hypernutrified Estuarine Tidal Flats and in Relation to Environmental Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5518,77 +5518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and rapid method for the enumeration of heterotrophic prokaryotes in coastal sediments by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Beaugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courties Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5661,64 +5661,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,51 +5795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5916,51 +5916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial dynamics in a microphytobenthic biofilm: A tidal mesocosm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6050,77 +6050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the rare archaeal biosphere and seasonal dynamics of active ecotypes in surface coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Taib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6197,64 +6197,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and distribution of iridescent Cellulophaga and further iridescent marine bacteria in the Charente Maritime coast, French Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,51 +6314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water mass-specificity of bacterial communities in the North Atlantic revealed by massively parallel sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6444,51 +6444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major gradients in putatively nitrifying and non-nitrifying Archaea in the deep North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maaike Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6574,51 +6574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of aquatic microbial processes: the ‘microbial loop’ of the sunlit surface waters and the dark ocean dissected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Baltar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6721,51 +6721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele de Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Yokokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M. Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6838,51 +6838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melitea salexigens gen. nov., sp. nov., a gammaproteobacterium from the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6968,77 +6968,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community structure in the sea surface microlayer at two contrasting coastal sites in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reinthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7102,51 +7102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balneola vulgaris gen. nov., sp. nov., a member of the phylum Bacteroidetes from the north-western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7219,51 +7219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Marine Bacterioneuston to Solar Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7327,51 +7327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on bacteria inhabiting the sea surface microlayer of coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio O. Casamayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7461,51 +7461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on bacteria inhabiting the sea surface microlayer of coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio O. Casamayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7586,51 +7586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Marine Bacterioneuston to Solar Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7703,51 +7703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of samplers for the biological characterization of the sea surface microlayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio O. Casamayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7755,51 +7755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.213-225. </w:t>
@@ -7980,51 +7980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the actively respiring cells (CTC+) those responsible for bacterial production in aquatic environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8254,103 +8254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amibes, vecteurs de bactéries pathogènes dans les eaux côtières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Carqueirane, France</w:t>
@@ -8373,320 +8373,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Ecology of Two New Amoebae, Isolated From a Thalassohaline Lake, Dziani Dzaha</w:t>
+                <w:t xml:space="preserve">Évolution de la biodiversité microbienne au sein du dépôt calcomagnésien en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Aucher</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Julia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du DIPEE NACVL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XVIème Forum Biodétérioration des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEFRACOR; CORRODYS, Oct 2021, Cherbourg-en-Cotentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517347v1</w:t>
+                <w:t xml:space="preserve">hal-05504662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la biodiversité microbienne au sein du dépôt calcomagnésien en milieu marin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology and Ecology of Two New Amoebae, Isolated From a Thalassohaline Lake, Dziani Dzaha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Colin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">W. Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ponlaitiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème Forum Biodétérioration des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEFRACOR; CORRODYS, Oct 2021, Cherbourg-en-Cotentin, France</w:t>
+              <w:t xml:space="preserve">Journées du DIPEE NACVL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504662v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of marine bacteria inducing CaCO3 precipitation from calcareous deposits obtained under cathodic protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8767,64 +8767,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d’analyse d’une contamination fécale (bactéries et virus) dans un espace littoral interdit à la baignade : cas de la baie d’Aytré (Charente-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méry Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8911,103 +8911,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamic of benthic communities in coastal marshes (Charente-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
@@ -9036,64 +9036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9174,90 +9174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography for identifying microbial bioindicators reporting ecological status of coastal wetlands in the SUDOE area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology (EcotoxicoMic 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
@@ -9312,51 +9312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méry Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Montanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9450,51 +9450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Montanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9536,90 +9536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi à long terme dans le Pertuis d’Antioche : 10 ans de SOMLIT à La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brizard Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9674,64 +9674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la qualité microbiologique d'un espace littoral connaissant des pratiques de tourisme et de loisirs : la baie d'Aytré (Charente-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méry Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9818,51 +9818,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des bactéries de la microcouche de surface de l’eau de mer : spécificité, adaptation et résistance aux radiations solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. UNIVERSITE CLAUDE BERNARD - LYON 1, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9979,51 +9979,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="761FD66F"/>
+    <w:nsid w:val="80D7F1A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10210,51 +10210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-agogue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1078-0130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085440701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-4122-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cloarec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Flandrois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00699-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Duran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bednarek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Agion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70198" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01615-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian A Cloarec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacchetta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01956-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1368523" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cholet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z Ijaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174312" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Le B&#233;guec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Ndione" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Emery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Lisik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z. Ijaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00324-22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Belieres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113218" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grivard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda de Souza Duarte Filho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080524" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2021.126854" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00723" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett Barnett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135997" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ponlaitiac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125770" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarazin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.43" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01332-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14901" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30222-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham de Goeyse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00796" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903434v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Drelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Touibi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1048-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin-Pierre Gemin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2017.06.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465841v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168879" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01637" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599382v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01303" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086914v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjing Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Gong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-014-0929-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0601-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12251" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Thanh Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mizrahi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.09.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201300013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courties Claude" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agogu&#233; H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mornet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354640v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216863110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kientz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mari&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.02.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip R Neal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Sogin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J Herndl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04932.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Brink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07535" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Herndl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reinthaler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sintes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01225" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355102v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Corte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yokokawa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Varela" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.94" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102906v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65685-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame042091" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erko Stackebrandt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64285-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091849v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102889v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio O. Casamayor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourrain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2005.04.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.9.5282&#8211;5289.2005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2004.2.213" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Agogu&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courties" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.4.1775&#8211;1782.2001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102842v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(01)00089-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517264v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517347v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504662v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613623v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry Ndione" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Treilles" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04142009v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Noyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Robin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612539v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Treilles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419935v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizard Yves" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01102954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-agogue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1078-0130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085440701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-4122-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Duran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bednarek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Agion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cloarec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Flandrois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00699-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bouchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177523" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian A Cloarec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacchetta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01956-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1368523" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cholet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z Ijaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174312" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01615-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Le B&#233;guec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Ndione" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Emery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Lisik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z. Ijaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00324-22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grivard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda de Souza Duarte Filho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080524" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Belieres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113218" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2021.126854" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett Barnett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ponlaitiac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125770" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarazin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.43" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01332-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30222-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham de Goeyse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00796" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903434v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Drelin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Touibi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy108" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573359v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1048-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14901" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465841v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168879" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin-Pierre Gemin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2017.06.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01637" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599382v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01303" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086914v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjing Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Gong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-014-0929-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0601-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12251" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Thanh Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mizrahi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.09.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201300013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courties Claude" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agogu&#233; H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mornet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354640v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216863110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kientz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mari&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.02.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip R Neal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Sogin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J Herndl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04932.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Brink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07535" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Herndl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reinthaler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sintes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01225" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355102v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Corte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yokokawa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Varela" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.94" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102906v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65685-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame042091" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erko Stackebrandt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64285-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091849v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102889v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio O. Casamayor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourrain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2005.04.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.9.5282&#8211;5289.2005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2004.2.213" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Agogu&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courties" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.4.1775&#8211;1782.2001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102842v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(01)00089-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517264v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517347v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613623v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry Ndione" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Treilles" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04142009v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Noyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Robin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612539v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Treilles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419935v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizard Yves" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01102954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>