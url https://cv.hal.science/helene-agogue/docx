--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -734,295 +734,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of eukaryotes in shaping microbial benthic communities in Charente-maritime marshes, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lineage-dependent partitioning of activities in chemoclines defines Woesearchaeota ecotypes in an extreme aquatic ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Bouchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Lilian A Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177523⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-024-01956-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800847v1</w:t>
+                <w:t xml:space="preserve">hal-04811121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lineage-dependent partitioning of activities in chemoclines defines Woesearchaeota ecotypes in an extreme aquatic ecosystem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+                <w:t xml:space="preserve">Importance of eukaryotes in shaping microbial benthic communities in Charente-maritime marshes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Andréa Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.249. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-024-01956-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811121v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic insights into the dominance of two phototrophs throughout the water column of a tropical hypersaline-alkaline crater lake (Dziani Dzaha, Mayotte)</w:t>
               </w:r>
@@ -1544,51 +1544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplanktonic species in the haloalkaline Lake Dziani Dzaha select their archaeal microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1936,498 +1936,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Observations Based on Functional Gene Sequencing Are Sensitive to the Amplicon Processing Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do microbial planktonic communities reflect the ecological changes of Glorieuses coral reefs (Iles Eparses, Western Indian Ocean)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Lisik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umer Z. Ijaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pineau</w:t>
+                <w:t xml:space="preserve">Alice Belieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msphere.00324-22⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp.113218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.113218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780727v1</w:t>
+                <w:t xml:space="preserve">hal-03566642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaea Carotenoids: Natural Pigments with Unexplored Innovative Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Miranda de Souza Duarte Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Marine Pigments, 20 (8), pp.524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md20080524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do microbial planktonic communities reflect the ecological changes of Glorieuses coral reefs (Iles Eparses, Western Indian Ocean)?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bouvy</w:t>
+                <w:t xml:space="preserve">Ecological Observations Based on Functional Gene Sequencing Are Sensitive to the Amplicon Processing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Belieres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Got</w:t>
+                <w:t xml:space="preserve">Agata Lisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pagano</w:t>
+                <w:t xml:space="preserve">Umer Z. Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 174, pp.113218. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.113218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00324-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566642v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of aphotic haloclines and euxinia on organic biomarkers and microbial communities in a thalassohaline and alkaline volcanic crater lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2517,51 +2517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Troussellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Melayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2874,295 +2874,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Ecology of Two New Amoebae, Isolated From a Thalassohaline Lake, Dziani Dzaha</w:t>
+                <w:t xml:space="preserve">Geochemistry of an endorheic thalassohaline ecosystem: the Dziani Dzaha crater lake (Mayotte Archipelago, Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Aucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Gérard Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ponlaitiac</w:t>
+                <w:t xml:space="preserve">Eric Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 171 (6), pp.125770. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024315v1</w:t>
+                <w:t xml:space="preserve">hal-03252301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of an endorheic thalassohaline ecosystem: the Dziani Dzaha crater lake (Mayotte Archipelago, Indian Ocean)</w:t>
+                <w:t xml:space="preserve">Morphology and Ecology of Two New Amoebae, Isolated From a Thalassohaline Lake, Dziani Dzaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Sarazin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+                <w:t xml:space="preserve">Willy Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fouilland</w:t>
+                <w:t xml:space="preserve">Elodie Ponlaitiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171 (6), pp.125770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252301v1</w:t>
+                <w:t xml:space="preserve">hal-03024315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic niche partitioning in marine wood-borers revealed by stable isotope analysis</w:t>
               </w:r>
@@ -4069,90 +4069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Diversity and Cyanobacterial Production in Dziani Dzaha Crater Lake, a Unique Tropical Thalassohaline Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4729,347 +4729,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting spatiotemporal patterns and environmental drivers of diversity and community structure of ammonia oxidizers, denitrifiers, and anammox bacteria in sediments of estuarine tidal flats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Dynamics of Active Prokaryotic Nitrifiers and Archaeal Communities from River to Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjing Yang</w:t>
+                <w:t xml:space="preserve">Najwa Taib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Gong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 65 (879-890), http://link.springer.com/journal/13213. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.473-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13213-014-0929-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-015-0601-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086914v1</w:t>
+                <w:t xml:space="preserve">hal-01354835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Dynamics of Active Prokaryotic Nitrifiers and Archaeal Communities from River to Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+                <w:t xml:space="preserve">Contrasting spatiotemporal patterns and environmental drivers of diversity and community structure of ammonia oxidizers, denitrifiers, and anammox bacteria in sediments of estuarine tidal flats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moné</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jun Gong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70 (2), pp.473-483. </w:t>
+              <w:t xml:space="preserve">Annals of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (879-890), http://link.springer.com/journal/13213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-015-0601-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13213-014-0929-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354835v1</w:t>
+                <w:t xml:space="preserve">hal-01086914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of active Archaea in oxygen-depleted zones of two deep lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Taib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,598 +5395,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Abundance of Ammonia Oxidizers, Denitrifiers, and Anammox Bacteria in Sediments of Hypernutrified Estuarine Tidal Flats and in Relation to Environmental Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoli Zhang</w:t>
+                <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clen.201300013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086924v1</w:t>
+                <w:t xml:space="preserve">hal-01356084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and rapid method for the enumeration of heterotrophic prokaryotes in coastal sediments by flow cytometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laureen Beaugeard</w:t>
+                <w:t xml:space="preserve">Relative Abundance of Ammonia Oxidizers, Denitrifiers, and Anammox Bacteria in Sediments of Hypernutrified Estuarine Tidal Flats and in Relation to Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agogué Hélène</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2014.07.002⟩</w:t>
+              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (6), pp.815-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clen.201300013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086641v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+                <w:t xml:space="preserve">An efficient and rapid method for the enumeration of heterotrophic prokaryotes in coastal sediments by flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Beaugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chalumeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Courties Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agogué Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, http://www.journals.elsevier.com/journal-of-microbiological-methods/. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097877v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of benthic prokaryotic communities and their hydrolytic enzyme activities resuspended from samples of intertidal mudflats: An experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+                <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Guizien</w:t>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Orvain</w:t>
+                <w:t xml:space="preserve">Julien Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Trophic significance of microbial biofilm in tidal flats, 92, pp.158-169. </w:t>
+              <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356084v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial dynamics in a microphytobenthic biofilm: A tidal mesocosm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot de Crignis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6063,77 +6063,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the rare archaeal biosphere and seasonal dynamics of active ecotypes in surface coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Taib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6555,291 +6555,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of aquatic microbial processes: the ‘microbial loop’ of the sunlit surface waters and the dark ocean dissected</w:t>
+                <w:t xml:space="preserve">Spatial distribution of Bacteria and Archaea and amoA gene copy numbers throughout the water column of the Eastern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
+                <w:t xml:space="preserve">Daniele de Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Yokokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Reinthaler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta M. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard J Herndl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01225⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2008.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354363v1</w:t>
+                <w:t xml:space="preserve">hal-01355102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of Bacteria and Archaea and amoA gene copy numbers throughout the water column of the Eastern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of aquatic microbial processes: the ‘microbial loop’ of the sunlit surface waters and the dark ocean dissected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele de Corte</w:t>
+                <w:t xml:space="preserve">Federico Baltar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taichi Yokokawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Thomas Reinthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta M. Varela</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.59-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2008.94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame01225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355102v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melitea salexigens gen. nov., sp. nov., a gammaproteobacterium from the Mediterranean Sea</w:t>
               </w:r>
@@ -7007,51 +7007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reinthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42, pp.91-104. </w:t>
@@ -7213,394 +7213,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of Marine Bacterioneuston to Solar Radiation</w:t>
+                <w:t xml:space="preserve">A survey on bacteria inhabiting the sea surface microlayer of coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio O. Casamayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.269-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsec.2005.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091849v1</w:t>
+                <w:t xml:space="preserve">hal-01102889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on bacteria inhabiting the sea surface microlayer of coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio O. Casamayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54, pp.269-280. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54, pp.269-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.femsec.2005.04.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01102889v1</w:t>
+                <w:t xml:space="preserve">hal-00091856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on bacteria inhabiting the sea surface microlayer of coastal ecosystems</w:t>
+                <w:t xml:space="preserve">Resistance of Marine Bacterioneuston to Solar Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bourrain</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 54, pp.269-280</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (9), pp.5282-5289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091856v1</w:t>
+                <w:t xml:space="preserve">hal-00091849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Marine Bacterioneuston to Solar Radiation</w:t>
               </w:r>
@@ -7716,51 +7716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of samplers for the biological characterization of the sea surface microlayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio O. Casamayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7831,287 +7831,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the High Nucleic Acid Content of Individual Bacterial Cells Allow Us To Discriminate between Active Cells and Inactive Cells in Aquatic Systems?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are the actively respiring cells (CTC+) those responsible for bacterial production in aquatic environments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Courties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Joux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.67.4.1775–1782.2001⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35, pp.171 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-6496(01)00089-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102845v1</w:t>
+                <w:t xml:space="preserve">hal-01102842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the actively respiring cells (CTC+) those responsible for bacterial production in aquatic environments?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the High Nucleic Acid Content of Individual Bacterial Cells Allow Us To Discriminate between Active Cells and Inactive Cells in Aquatic Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 35, pp.171 - 179. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67, pp.1775 - 1782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-6496(01)00089-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.4.1775–1782.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102842v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8530,64 +8530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ponlaitiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alafaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8924,51 +8924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamic of benthic communities in coastal marshes (Charente-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9405,277 +9405,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological Quality of a Prohibited Bathing Coastal Ecosystem: Aytré Bay (Charente-Maritime, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méry Ndione</w:t>
+                <w:t xml:space="preserve">Suivi à long terme dans le Pertuis d’Antioche : 10 ans de SOMLIT à La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Ory</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Treilles</w:t>
+                <w:t xml:space="preserve">Fabien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brizard Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Microbe Forum, American Society for Microbiology (ASM), Federation of European Microbiological Societies (FEMS), Online Worldwide.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque ILICO/EVOLECO 2021 La Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, La Rochelle, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612545v1</w:t>
+                <w:t xml:space="preserve">hal-03419935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi à long terme dans le Pertuis d’Antioche : 10 ans de SOMLIT à La Rochelle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Bréret</w:t>
+                <w:t xml:space="preserve">Microbiological Quality of a Prohibited Bathing Coastal Ecosystem: Aytré Bay (Charente-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méry Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brizard Yves</w:t>
+                <w:t xml:space="preserve">Pascaline Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Montanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Agion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ILICO/EVOLECO 2021 La Rochelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, La Rochelle, France. 2021</w:t>
+              <w:t xml:space="preserve">World Microbe Forum, American Society for Microbiology (ASM), Federation of European Microbiological Societies (FEMS), Online Worldwide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419935v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la qualité microbiologique d'un espace littoral connaissant des pratiques de tourisme et de loisirs : la baie d'Aytré (Charente-Maritime, France)</w:t>
               </w:r>
@@ -9979,51 +9979,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80D7F1A3"/>
+    <w:nsid w:val="C01ED72B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10210,51 +10210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-agogue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1078-0130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085440701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-4122-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Duran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bednarek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Agion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cloarec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Flandrois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00699-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bouchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177523" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian A Cloarec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacchetta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01956-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1368523" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cholet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z Ijaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174312" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01615-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Le B&#233;guec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Ndione" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Emery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Lisik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z. Ijaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00324-22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grivard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda de Souza Duarte Filho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080524" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Belieres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113218" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2021.126854" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett Barnett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ponlaitiac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125770" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarazin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.43" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01332-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30222-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham de Goeyse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00796" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903434v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Drelin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Touibi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy108" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573359v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1048-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14901" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465841v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168879" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin-Pierre Gemin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2017.06.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01637" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599382v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01303" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086914v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjing Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Gong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-014-0929-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0601-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12251" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Thanh Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mizrahi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.09.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201300013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courties Claude" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agogu&#233; H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mornet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354640v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216863110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kientz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mari&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.02.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip R Neal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Sogin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J Herndl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04932.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Brink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07535" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Herndl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reinthaler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sintes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01225" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355102v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Corte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yokokawa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Varela" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.94" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102906v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65685-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame042091" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erko Stackebrandt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64285-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091849v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102889v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio O. Casamayor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourrain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2005.04.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.9.5282&#8211;5289.2005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2004.2.213" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Agogu&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courties" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.4.1775&#8211;1782.2001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102842v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(01)00089-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517264v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517347v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613623v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry Ndione" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Treilles" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04142009v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Noyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Robin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612539v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Treilles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419935v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizard Yves" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01102954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-agogue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1078-0130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085440701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-4122-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01452-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Duran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bednarek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Agion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cloarec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Flandrois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00699-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian A Cloarec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacchetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01956-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bouchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1368523" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cholet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z Ijaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174312" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01615-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Le B&#233;guec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Ndione" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Emery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Belieres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113218" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grivard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda de Souza Duarte Filho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080524" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Lisik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z. Ijaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00324-22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2021.126854" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett Barnett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252301v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.43" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024315v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ponlaitiac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125770" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01332-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30222-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham de Goeyse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00796" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903434v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Drelin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Touibi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy108" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573359v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1048-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14901" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465841v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168879" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin-Pierre Gemin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2017.06.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01637" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01599382v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01303" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354835v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0601-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjing Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Gong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-014-0929-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12251" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Thanh Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mizrahi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.09.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356084v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.01.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201300013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courties Claude" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agogu&#233; H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Crignis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mornet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354640v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216863110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kientz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mari&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.02.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip R Neal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Sogin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J Herndl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04932.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Brink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07535" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355102v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Corte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yokokawa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Varela" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.94" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354363v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Herndl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baltar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reinthaler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sintes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01225" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102906v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65685-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame042091" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erko Stackebrandt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64285-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102889v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio O. Casamayor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourrain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2005.04.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091856v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.9.5282&#8211;5289.2005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2004.2.213" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102842v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Courties" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(01)00089-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Agogu&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.4.1775&#8211;1782.2001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517264v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517347v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613623v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry Ndione" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Treilles" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04142009v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Noyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Robin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612539v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montani&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Treilles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419935v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizard Yves" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612545v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Ory" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01102954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>