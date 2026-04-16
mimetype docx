--- v0 (2026-03-12)
+++ v1 (2026-04-16)
@@ -1042,165 +1042,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le poids des mots »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facoltà di Lingue e Letterature sraniere, Università di Genova, May 2011, Genova, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les déambulations en zone urbaine dans la littérature migrante du Québec »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces urbains et périurbains dans le récit contemporain 1980-2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annalisa Bertoni &amp; Gianfranco Rubino, Dec 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178093v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01178098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Où sont passées les narratrices de Ducharme ? Le plan Mavrikakis »</w:t>
               </w:r>
@@ -2567,151 +2567,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le Réalisme et la littérature migrante, La Québécoite de Régine Robin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le corps féminin, une épopée Ducharmienne ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178071v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01178073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2866,51 +2866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amrit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400637v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaufret Anna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viajaya Rao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moser Ursula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/fiche_ouvrage.php?isbn=978-2-251-60554-8&amp;amp;id_titre=2063284427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picabia L&#233;lia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.odoya.it/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/rec_doc.php?t=16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amrit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400637v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaufret Anna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viajaya Rao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moser Ursula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/fiche_ouvrage.php?isbn=978-2-251-60554-8&amp;amp;id_titre=2063284427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picabia L&#233;lia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.odoya.it/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/rec_doc.php?t=16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>