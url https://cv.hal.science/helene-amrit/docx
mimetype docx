--- v1 (2026-04-16)
+++ v2 (2026-06-01)
@@ -684,165 +684,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le corps de la femme : une épopée ducharmienne ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps écrit, corps écrivant : le corps féminin dans la littérature francophone des Amériques et des Caraïbes (Actes sous presse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labrosse Claudia &amp; Duff Christine, Jun 2011, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du Réalisme à l'anonymat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le réalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIST; CERLOM/INALCO; CREM; Figura-UQAM; Concordia, Dec 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286942v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01178087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le roman québécois : une odyssée contemporaine »</w:t>
               </w:r>
@@ -1042,303 +1042,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les déambulations en zone urbaine dans la littérature migrante du Québec »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces urbains et périurbains dans le récit contemporain 1980-2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annalisa Bertoni &amp; Gianfranco Rubino, Dec 2011, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le poids des mots »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facoltà di Lingue e Letterature sraniere, Università di Genova, May 2011, Genova, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Les déambulations en zone urbaine dans la littérature migrante du Québec »</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Antigone contemporaines dans la littérature québécoise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces urbains et périurbains dans le récit contemporain 1980-2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Annalisa Bertoni &amp; Gianfranco Rubino, Dec 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">Les Antigone contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris &amp; Clermont-Ferrant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Où sont passées les narratrices de Ducharme ? Le plan Mavrikakis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réjean Ducharme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elisabeth Nardout Lafarge, Marie-Andrée Baudet, Jun 2007, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178106v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01178122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2567,151 +2567,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le corps féminin, une épopée Ducharmienne ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le Réalisme et la littérature migrante, La Québécoite de Régine Robin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178073v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01178071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2866,51 +2866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amrit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400637v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaufret Anna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viajaya Rao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moser Ursula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/fiche_ouvrage.php?isbn=978-2-251-60554-8&amp;amp;id_titre=2063284427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picabia L&#233;lia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.odoya.it/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/rec_doc.php?t=16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amrit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02400557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400637v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaufret Anna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viajaya Rao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moser Ursula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/fiche_ouvrage.php?isbn=978-2-251-60554-8&amp;amp;id_titre=2063284427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picabia L&#233;lia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.odoya.it/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01176340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01177823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msha.fr/msha/publi/ouvrage/rec_doc.php?t=16" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01178073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>