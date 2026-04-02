--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -683,843 +683,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program.</w:t>
+                <w:t xml:space="preserve">The ANISEED database: Digital representation, formalization, and elucidation of a chordate developmental program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tassy</w:t>
+                <w:t xml:space="preserve">O. Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dauga</w:t>
+                <w:t xml:space="preserve">D. Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Daian</w:t>
+                <w:t xml:space="preserve">F. Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sobral</w:t>
+                <w:t xml:space="preserve">D. Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Robin</w:t>
+                <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459 - 1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586199v1</w:t>
+                <w:t xml:space="preserve">hal-01780064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: Digital representation, formalization, and elucidation of a chordate developmental program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-1468. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988928v1</w:t>
+                <w:t xml:space="preserve">hal-00586199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ANISEED database: Digital representation, formalization, and elucidation of a chordate developmental program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tassy</w:t>
+                <w:t xml:space="preserve">Delphine Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dauga</w:t>
+                <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Daian</w:t>
+                <w:t xml:space="preserve">Daniel Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sobral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Robin</w:t>
+                <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566811v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: Digital representation, formalization, and elucidation of a chordate developmental program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459 - 1468. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780064v1</w:t>
+                <w:t xml:space="preserve">hal-00566811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the Ciona intestinalis model of central nervous system regeneration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Similar regulatory logic in Ciona intestinalis for two Wnt pathway modulators, ROR and SFRP-1/5.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Dahlberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Auger</w:t>
+                <w:t xml:space="preserve">Clément Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">Maximilian Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasunori Sasakura</w:t>
+                <w:t xml:space="preserve">Pierre Khoueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Thorndyke</w:t>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (2), pp.e4458. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 329 (2), pp.364-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2009.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374261v1</w:t>
+                <w:t xml:space="preserve">hal-00374228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar regulatory logic in Ciona intestinalis for two Wnt pathway modulators, ROR and SFRP-1/5.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining the Ciona intestinalis model of central nervous system regeneration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Dahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Khoueiry</w:t>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+                <w:t xml:space="preserve">Yasunori Sasakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Thorndyke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2009.02.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp.e4458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00374228v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture of Ciona intestinalis in closed systems</w:t>
               </w:r>
@@ -2044,52 +2044,209 @@
               <w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUTATIVE M6A-DEPENDENT DOSAGE COMPENSATION IN TRIPLOID OYSTERS SUGGESTS EXTENSION OF THE X CHROMOSOME INACTIVATION PARADIGM OUTSIDE MAMMALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arredondo-Espinoza Roberto Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2157,51 +2314,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53538E2C"/>
+    <w:nsid w:val="EDA338AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2388,51 +2545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-auger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1416-7546" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130364991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349821v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Kumar Sinha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desfontaines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ielyzaveta Iurchenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006895" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2014.07.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warif El Yakoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Papalopulu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-992-1_26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108175.110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tassy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Dahlberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Sasakura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Thorndyke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004458" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Haeussler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khoueiry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.02.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-374JLVKM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungo Kano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terumi Matsuoka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Auger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuko Hirayama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Os&#243;rio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alunni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2007.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R9XRF10-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-auger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1416-7546" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130364991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349821v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Kumar Sinha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desfontaines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ielyzaveta Iurchenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006895" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2014.07.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warif El Yakoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Papalopulu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-992-1_26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tassy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108175.110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lamy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Haeussler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khoueiry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.02.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-374JLVKM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Dahlberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Sasakura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Thorndyke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004458" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungo Kano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terumi Matsuoka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Auger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuko Hirayama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Os&#243;rio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alunni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2007.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R9XRF10-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arredondo-Espinoza Roberto Carlos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>