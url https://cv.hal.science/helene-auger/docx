--- v1 (2026-04-02)
+++ v2 (2026-05-17)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -683,51 +683,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: Digital representation, formalization, and elucidation of a chordate developmental program</w:t>
+                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauga</w:t>
@@ -766,78 +766,78 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459 - 1468. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780064v1</w:t>
+                <w:t xml:space="preserve">hal-00566811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program.</w:t>
               </w:r>
@@ -900,51 +900,51 @@
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -957,1125 +957,1116 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANISEED database: Digital representation, formalization, and elucidation of a chordate developmental program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">François Robin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sobral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-1468. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459 - 1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988928v1</w:t>
+                <w:t xml:space="preserve">hal-01780064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Robin</w:t>
+                <w:t xml:space="preserve">Refining the Ciona intestinalis model of central nervous system regeneration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Dahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunori Sasakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Thorndyke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp.e4458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566811v1</w:t>
+                <w:t xml:space="preserve">hal-00374261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar regulatory logic in Ciona intestinalis for two Wnt pathway modulators, ROR and SFRP-1/5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Haeussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Khoueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 329 (2), pp.364-373. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2009.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the Ciona intestinalis model of central nervous system regeneration.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mike Thorndyke</w:t>
+                <w:t xml:space="preserve">Culture of Ciona intestinalis in closed systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shungo Kano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terumi Matsuoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuko Hirayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 236 (7), pp.1832-1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.21124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00374261v1</w:t>
+                <w:t xml:space="preserve">hal-00150489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of Ciona intestinalis in closed systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Windows of the brain: Towards a developmental biology of circumventricular and other neurohemal organs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Osório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Alunni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stephane J.-S. Joly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shungo Kano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kazuko Hirayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (4), pp.512-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2007.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655835v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of Ciona intestinalis in closed systems.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+                <w:t xml:space="preserve">Culture of Ciona intestinalis in closed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane J.-S. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shungo Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shungo Kano</w:t>
+                <w:t xml:space="preserve">Terumi Matsuoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terumi Matsuoka</w:t>
+                <w:t xml:space="preserve">Helene Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuko Hirayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 236 (7), pp.1832-1840. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 236 (7), pp.1832-1840</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Alunni</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">hal-00174658v1</w:t>
+                <w:t xml:space="preserve">hal-02655835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M6A-RNA EPITRANSCRIPTOMES CONTROL NEURONAL DEVELOPMENT AND GENE SPLICING IN THE OYSTER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA methylation drives environmentally-induced gene expression by shaping chromatin structure in the oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arredondo-Espinoza Roberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M6A-RNA EPITRANSCRIPTOMES CONTROL NEURONAL DEVELOPMENT AND GENE SPLICING IN THE OYSTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto-Carlos Arredondo-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Koechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2085,154 +2076,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUTATIVE M6A-DEPENDENT DOSAGE COMPENSATION IN TRIPLOID OYSTERS SUGGESTS EXTENSION OF THE X CHROMOSOME INACTIVATION PARADIGM OUTSIDE MAMMALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto-Carlos Arredondo-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
@@ -2314,51 +2305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDA338AC"/>
+    <w:nsid w:val="BB17C563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2545,51 +2536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-auger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1416-7546" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130364991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349821v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Kumar Sinha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desfontaines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ielyzaveta Iurchenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006895" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2014.07.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warif El Yakoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Papalopulu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-992-1_26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tassy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108175.110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lamy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Haeussler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khoueiry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.02.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-374JLVKM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Dahlberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Sasakura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Thorndyke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004458" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungo Kano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terumi Matsuoka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Auger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuko Hirayama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Os&#243;rio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alunni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2007.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R9XRF10-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arredondo-Espinoza Roberto Carlos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-auger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1416-7546" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130364991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349821v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Kumar Sinha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desfontaines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ielyzaveta Iurchenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006895" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2014.07.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warif El Yakoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Papalopulu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-992-1_26" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tassy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108175.110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Dahlberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Sasakura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Thorndyke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004458" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lamy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Haeussler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khoueiry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.02.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-374JLVKM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shungo Kano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terumi Matsuoka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Auger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuko Hirayama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21124" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Os&#243;rio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alunni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2007.06.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R9XRF10-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arredondo-Espinoza Roberto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>