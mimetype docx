--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -197,239 +197,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les îles, l’impensé des infrastructures agricoles</w:t>
+                <w:t xml:space="preserve">La gouvernance des données urbaines entre territoire de projets et projet de territoire. L’exemple de Rennes Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrani Naila</w:t>
+                <w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Inserguet</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Le Corf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mericksay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 127 (1), pp.65-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.127.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05405668v1</w:t>
+                <w:t xml:space="preserve">hal-03625009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des données urbaines entre territoire de projets et projet de territoire. L’exemple de Rennes Métropole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t>
+                <w:t xml:space="preserve">Dans les îles, l’impensé des infrastructures agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedrani Naila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Mericksay</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Inserguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.54-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625009v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05405668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux jeux vidéo dans la sensibilisation à la ville durable. Analyse comparative pour une évaluation en termes d’éthique et d’engagement du citoyen-joueur</w:t>
               </w:r>
@@ -506,51 +506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Open Data to Smart City. Governing Innovation in the Rennes Metropolitan Area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -610,51 +610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des jeux vidéo urbains dans le contexte de l'urbanisme participatif. Le cas d'&amp;quot;Invespace - la halle&amp;quot; (Rennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -799,235 +799,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02298541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en réseau des entrepreneurs innovants : un défi pour les dispositifs de soutien à l'innovation à l'échelle de la métropole ?</w:t>
+                <w:t xml:space="preserve">Trajectoires résidentielles et mobilités quotidiennes. Les quatre « figures habitantes » du Pays du Vignoble nantais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+                <w:t xml:space="preserve">V. Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Suire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+                <w:t xml:space="preserve">Laurent Cailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017/1 (52), pp.179-210. </w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (174), pp.553-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.052.0179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1053666ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01639166v1</w:t>
+                <w:t xml:space="preserve">halshs-02314738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires résidentielles et mobilités quotidiennes. Les quatre « figures habitantes » du Pays du Vignoble nantais</w:t>
+                <w:t xml:space="preserve">La mise en réseau des entrepreneurs innovants : un défi pour les dispositifs de soutien à l'innovation à l'échelle de la métropole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jousseaume</w:t>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (174), pp.553-577. </w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/1 (52), pp.179-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1053666ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.052.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02314738v1</w:t>
+                <w:t xml:space="preserve">halshs-01639166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les imaginaires de la mobilité. De possibles ressorts pour la mise en durabilité des espaces périurbains ?</w:t>
               </w:r>
@@ -1117,51 +1117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque la mobilité territorialise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1490,98 +1490,1598 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Varia, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01580282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réussite industrielle des petites villes - Vitré (Ille-et-Vilaine), le territoire sans modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemoine M. Et</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05572503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanités et territoires numériques : approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Modulaires Européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.140, 2015, 978-2-8066-3194-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R+0 ! Sustainable Development, heritage issues in public spaces conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bononia University Press, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire et publier en urbanisme, l’épreuve de l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Le Bart; Florian Mazel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire les sciences sociales, écrire en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.98-113, 2021, Métier de chercheur.e, 978-2-7535-8337-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13dm4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05405647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mob situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Fourny et Romain Lajarge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sans mots de l’habitabilité et de la territorialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Editions, pp.202-204, 2019, 978-2-37747-079-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02394103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Founry et Romain Lajarge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sans mots de l’habitabilité et de la territorialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Editions, pp.204-206, 2019, 978-2-37747-079-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02394027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embarquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Fourny et Romain Lajarge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sans mots de l’habitabilité et de la territorialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Editions, pp.93-95, 2019, 978-2-37747-079-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02394041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maquette 3D, serious game, webdocumentaire : les dispositifs numériques façonnent-ils l’engagement citoyen dans les projets de ville durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alemanno Sylvie; Beciu Camelia; Oprea Denisa-Adriana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications publiques et organisationnelles. Intersections des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunicare.ro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-172, 2016, 978-973-711-550-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01638989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l'habiter à l'échelle de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Martouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maisons de Pays en Aquitaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habitat et identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.81-88, 2016, 978-2-9548434-1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite et grande fabrique d'images de la ville. Co-production des valeurs dans les projets urbains et gouvernance démocratique des imaginaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hohlfeldt Marion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire la cité. Création et gouvernance des imaginaires urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Lettre Volée, 2016, Collection Essais, 978-2-87317-466-8 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02314735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation des projets urbains : une fabrique urbaine augmentée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Bailleul; Thierry Bulot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanités et territoires numériques : approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Modulaires Européennes, pp.115-133, 2015, Proximités - Sciences du langage, 978-2-8066-3194-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire accepter le projet de la ville durable : analyse urbano-communicationnelle des dispositifs contemporains de communication territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Tozzi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animation socioculturelle : quelle place dans le projet urbain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carrières sociales éditions, coll. des Paroles et des Actes, pp. 331-351, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cse.216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure de l'habiter : éléments de connaissances et perspectives pour les sciences du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Michel Jacques Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Frelat-Kahn; Olivier Lazzarotti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habiter : vers un nouveau concept ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.245-262, 2012, 978-2-200-27710-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01091767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens des mobilités à l'épreuve des identités spatiales : un éclairage par le récit de vie spatialisé et l'herméneutique cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Depeau; Thierry Ramadier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se déplacer pour se situer. Place en jeu, enjeux de classes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-55, 2011, 978-2-7535-1713-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.34413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01091768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les justifications de la mobilité périurbaine : mise à l'épreuve de la durabilité dans un espace intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Martouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Giroud; Hélène Mainet; Jean-Charles Edouard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires. Territoires, pratiques, régulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2-84516-546-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01091770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir et restituer l’expérience sensible en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1597,733 +3097,733 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Vendredis mobilité - Hommage aux travaux de Sandrine Depeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LVMT, LAET, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04500549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligente ou créative ? L'identité narrative de la métropole rennaise sous l'emprise de sa gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Le Corf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58ème congrès de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03738936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le signalement en ligne comme nouvelle forme d'engagement citoyen : Étude de cas autour du service « DansMaRue » de la ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème colloque de l’ASRDLF (Association de Sciences Régionales de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03347446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner la smart city : acteurs et conduite du projet de smart city sur le territoire de Rennes Métropole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les documents d'urbanisme : frein ou levier de développement pour l'agriculture insulaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedrani Naila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Symposium International - L’avènement de la Ville Intelligente"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belval Campus, Mar 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Colloque îles 2019 : regards croisés des sciences, des cultures et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506234v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les documents d'urbanisme : frein ou levier de développement pour l'agriculture insulaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner la smart city : acteurs et conduite du projet de smart city sur le territoire de Rennes Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrani Naila</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque îles 2019 : regards croisés des sciences, des cultures et de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Conférence "Symposium International - L’avènement de la Ville Intelligente"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belval Campus, Mar 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529268v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMARTRENNES: a French Research highlighting the way Smart City’s implementation deals with human actors, values and political trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference "urban e-planning"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGOT, University of Lisbon, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation augmentée au projet urbain du Blosne (Rennes). Approche rétrospective et actorielle de &amp;quot;l'entrée en technologie&amp;quot; d'un urbanisme participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème séminaire du GIS M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02314708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et comparer les systèmes alimentaires urbains : proposition d'un jeu d'indicateurs pour onze aires urbaines françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD : Food for Tomorrow/Cap Aliment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02269232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu vidéo serait-il l'avenir de la démocratie participative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2339,73 +3839,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactivité et Ethique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02314691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet urbain du Blosne à Rennes (2010-2017) : de l’atelier urbain à une concertation « outillée » et « augmentée » : a-t-on gagné en interactivité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2421,73 +3921,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque du réseau OPDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lameta; UMR Innovation; Institut de la concertation; M-Lab Dauphine, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02314699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une ville durable ? Dispositifs numériques et engagement citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2503,73 +4003,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Dispositifs numériques et villes durables. De l'interaction à l'engagement". Laboratoire MRTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Neuville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02314713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gradient de participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2585,454 +4085,454 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A quoi nous engage le jeu ? 1er colloque du LABJM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02314695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journées Internationales de Sociologie de l’Energie (JISE 2015) : Les sociétés contemporaines à l’épreuve des transitions énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fabrique urbaine augmentée : à propos d'usages et d'appropriations des TIC en contexte de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de la ville : rencontres internationales en Urbanisme de l'APERAU "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la promotion de l'enseignement et la recherche en aménagement et urbanisme (France), Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journées Internationales de Sociologie de l’Energie (JISE 2015) : Les sociétés contemporaines à l’épreuve des transitions énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES -Université François Rabelais de Tours; CETU ETIcS - Université François Rabelais de Tours, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIM Conception-Construction et BIM Gestion-exploitation : quels processus de rationalisation des relations MOA-MOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux du numérique dans les processus de construction et de réhabilitation des logements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union sociale pour l'habitat (France) ; Prefics, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-voiturage et territoire : quelle(s) proximité (s) dans la mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3051,198 +4551,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque du CIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02420078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covoiturage et territoire : quelle(s) proximité (s) dans la mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.83-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publics de la ville durable: dispositifs scientifico-politiques et injonctions à un projet de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3258,100 +4758,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La participation des publics : pratiques et conceptions,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3, la MSH Paris Nord et l’Institut Acte, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité territoriale serait-elle (vraiment) soluble dans la mobilité ? Des pratiques individuelles de mobilités à la fabrication et la territorialisation de solidarités collectives : positions critiques, propositions théoriques et problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Dodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3383,73 +4883,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.93-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00719913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités périurbaines : le jeu des justifications entre contraintes et possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3458,120 +4958,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires : Territoires, pratiques, régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01954110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d'un habiter péri urbain : le transport et la centralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michel Jacques Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3599,100 +5099,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Périurbanisation, créativité &amp; durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.39-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l'habiter à l'échelle de la vie : diversité des figures identitaires de l'habitat et culture de l'habiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,211 +5207,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Habitat et identité : vers une culture de l'habiter ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00655067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder le rapport à l'espace dans sa dynamique : les représentations spatiales de l'habitant à l'épreuve des projets urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées scientifiques de l'ARPenv (Association pour la Recherche en Psychologie Environnementale), Université de Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00722997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs citoyens ou compétences habitantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs citoyens et démocratie participative dans la question urbaine, École Nationale Supérieure d'Architecture de Paris-Val de Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00722953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'AMENAGEMENT ENTRE REPRESENTATION ET COMPLEXITE : Mise en lumière des implications affectives et identitaires dans l'évaluation individuelle de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3927,1531 +5427,145 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Spatial Development Planning (ESDP) and Spatial Planning to Strategic Projects (SP2SP) : "New concepts and approaches for Urban and Regional Policy and Planning"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Louvain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486723v1</w:t>
-              </w:r>
-[...1384 lines deleted...]
-                <w:t xml:space="preserve">halshs-01091770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIM - La conduite du changement : entre pratiques internes et la place et le rôle des acteurs tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03085765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5461,295 +5575,295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de Mobi’Kids. L’enfant autonome au défi de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESO (CNRS, Université Rennes2); PACTE (CNRS, UGA, Sciences Po Grenoble); AAU (CNRS, Centrale Nantes, ENSA Nantes et Grenoble, UGA); LIFAT (Université de Tours); (PME) ALKANTE; PME, RF TRACK PME. 2022, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rennes : produire la métropole, en contexte d’incertitude. Entre alignement et spécialisation, quelles reconfigurations des stratégies urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ESO-Rennes (UMR ESO 6590 CNRS); PUCA-POPSU; Rennes Métropole; AUDIAR. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périurbain à l'épreuve des modèles d'habiter. La viabilité périurbaine entre théorie(s) et pratique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5771,103 +5885,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CITERES; Université de Tours; CNRS; PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01954151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité et le périurbain à l'impératif de la ville durable Ménager les territoires de vie des périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5889,103 +6003,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michel Jacques Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Tours/UMR CITERES. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02171675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité et le périurbain à l'impératif de la ville durable Ménager les territoires de vie des périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6007,113 +6121,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Tours/UMR CITERES. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces habités, espaces anticipés. La qualification de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michel Jacques Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6155,65 +6269,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR CITERES. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02184385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6360,51 +6474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrani Naila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Inserguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericksay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5665" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girardeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEPR.20211001.oa2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5604" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Josselin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.35110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053666ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gaignard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622316v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719913v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Jacques Thibault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larribe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dm4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edituracomunicare.ro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346197v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.216" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34413" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171675v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625009v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericksay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrani Naila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Inserguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5665" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girardeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEPR.20211001.oa2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5604" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Josselin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.35110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053666ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gaignard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montabone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine M. Et" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larribe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dm4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edituracomunicare.ro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Jacques Thibault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34413" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181145v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719913v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>