--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -409,222 +409,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05405668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours aux jeux vidéo dans la sensibilisation à la ville durable. Analyse comparative pour une évaluation en termes d’éthique et d’engagement du citoyen-joueur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Open Data to Smart City. Governing Innovation in the Rennes Metropolitan Area (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dispositifs numériques et villes durables. De l’interaction à l’engagement, 1-2 (35), </w:t>
+              <w:t xml:space="preserve">International Journal of E-Planning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.5665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJEPR.20211001.oa2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528442v1</w:t>
+                <w:t xml:space="preserve">hal-03286739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Open Data to Smart City. Governing Innovation in the Rennes Metropolitan Area (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t>
+                <w:t xml:space="preserve">Le recours aux jeux vidéo dans la sensibilisation à la ville durable. Analyse comparative pour une évaluation en termes d’éthique et d’engagement du citoyen-joueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Girardeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of E-Planning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (4), pp.1-22. </w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dispositifs numériques et villes durables. De l’interaction à l’engagement, 1-2 (35), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJEPR.20211001.oa2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/netcom.5665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286739v1</w:t>
+                <w:t xml:space="preserve">hal-02528442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des jeux vidéo urbains dans le contexte de l'urbanisme participatif. Le cas d'&amp;quot;Invespace - la halle&amp;quot; (Rennes)</w:t>
               </w:r>
@@ -1242,51 +1242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville durable imaginée : formes et modalités de la communication d’un projet de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1958,51 +1958,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05405647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mob situ</w:t>
+                <w:t xml:space="preserve">Embarquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
@@ -2015,284 +2015,284 @@
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Fourny et Romain Lajarge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sans mots de l’habitabilité et de la territorialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA Editions, pp.202-204, 2019, 978-2-37747-079-2</w:t>
+              <w:t xml:space="preserve">, UGA Editions, pp.93-95, 2019, 978-2-37747-079-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02394103v1</w:t>
+                <w:t xml:space="preserve">halshs-02394041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilidarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mob situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie-Christine Founry et Romain Lajarge. </w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Fourny et Romain Lajarge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sans mots de l’habitabilité et de la territorialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA Editions, pp.204-206, 2019, 978-2-37747-079-2</w:t>
+              <w:t xml:space="preserve">, UGA Editions, pp.202-204, 2019, 978-2-37747-079-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02394027v1</w:t>
+                <w:t xml:space="preserve">halshs-02394103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embarquement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Marie-Christine Fourny et Romain Lajarge. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Founry et Romain Lajarge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sans mots de l’habitabilité et de la territorialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA Editions, pp.93-95, 2019, 978-2-37747-079-2</w:t>
+              <w:t xml:space="preserve">, UGA Editions, pp.204-206, 2019, 978-2-37747-079-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02394041v1</w:t>
+                <w:t xml:space="preserve">halshs-02394027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maquette 3D, serious game, webdocumentaire : les dispositifs numériques façonnent-ils l’engagement citoyen dans les projets de ville durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2618,51 +2618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire accepter le projet de la ville durable : analyse urbano-communicationnelle des dispositifs contemporains de communication territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Tozzi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation socioculturelle : quelle place dans le projet urbain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carrières sociales éditions, coll. des Paroles et des Actes, pp. 331-351, 2014, </w:t>
@@ -3405,51 +3405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3530,51 +3530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference "urban e-planning"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGOT, University of Lisbon, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3593,251 +3593,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation augmentée au projet urbain du Blosne (Rennes). Approche rétrospective et actorielle de &amp;quot;l'entrée en technologie&amp;quot; d'un urbanisme participatif</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Décrire et comparer les systèmes alimentaires urbains : proposition d'un jeu d'indicateurs pour onze aires urbaines françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème séminaire du GIS M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Bono, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD : Food for Tomorrow/Cap Aliment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02314708v1</w:t>
+                <w:t xml:space="preserve">halshs-02269232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire et comparer les systèmes alimentaires urbains : proposition d'un jeu d'indicateurs pour onze aires urbaines françaises</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation augmentée au projet urbain du Blosne (Rennes). Approche rétrospective et actorielle de &amp;quot;l'entrée en technologie&amp;quot; d'un urbanisme participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD : Food for Tomorrow/Cap Aliment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">16ème séminaire du GIS M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02269232v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02314708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu vidéo serait-il l'avenir de la démocratie participative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,51 +3957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une ville durable ? Dispositifs numériques et engagement citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gradient de participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4121,116 +4121,116 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journées Internationales de Sociologie de l’Energie (JISE 2015) : Les sociétés contemporaines à l’épreuve des transitions énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">, UMR CITERES -Université François Rabelais de Tours; CETU ETIcS - Université François Rabelais de Tours, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675265v1</w:t>
+                <w:t xml:space="preserve">halshs-01181145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fabrique urbaine augmentée : à propos d'usages et d'appropriations des TIC en contexte de projet</w:t>
               </w:r>
@@ -4279,484 +4279,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages de l'énergie</w:t>
+                <w:t xml:space="preserve">BIM Conception-Construction et BIM Gestion-exploitation : quels processus de rationalisation des relations MOA-MOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journées Internationales de Sociologie de l’Energie (JISE 2015) : Les sociétés contemporaines à l’épreuve des transitions énergétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CITERES -Université François Rabelais de Tours; CETU ETIcS - Université François Rabelais de Tours, Jul 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Enjeux du numérique dans les processus de construction et de réhabilitation des logements sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union sociale pour l'habitat (France) ; Prefics, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181145v1</w:t>
+                <w:t xml:space="preserve">hal-01622316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIM Conception-Construction et BIM Gestion-exploitation : quels processus de rationalisation des relations MOA-MOE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paysages de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux du numérique dans les processus de construction et de réhabilitation des logements sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union sociale pour l'habitat (France) ; Prefics, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">2e Journées Internationales de Sociologie de l’Energie (JISE 2015) : Les sociétés contemporaines à l’épreuve des transitions énergétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622316v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-voiturage et territoire : quelle(s) proximité (s) dans la mobilité ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covoiturage et territoire : quelle(s) proximité (s) dans la mobilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque du CIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.83-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02420078v1</w:t>
+                <w:t xml:space="preserve">hal-01353438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covoiturage et territoire : quelle(s) proximité (s) dans la mobilité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-voiturage et territoire : quelle(s) proximité (s) dans la mobilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Feildel</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.83-87</w:t>
+              <w:t xml:space="preserve">2ème colloque du CIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353438v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publics de la ville durable: dispositifs scientifico-politiques et injonctions à un projet de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6474,51 +6474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625009v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericksay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrani Naila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Inserguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5665" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girardeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEPR.20211001.oa2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5604" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Josselin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.35110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053666ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gaignard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montabone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine M. Et" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larribe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dm4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edituracomunicare.ro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Jacques Thibault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34413" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181145v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719913v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.14057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625009v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericksay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrani Naila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Inserguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girardeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEPR.20211001.oa2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5604" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Josselin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.35110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jousseaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053666ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gaignard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montabone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine M. Et" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larribe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dm4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edituracomunicare.ro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Jacques Thibault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34413" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314708v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719913v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>