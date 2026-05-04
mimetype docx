--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -559,248 +559,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, manufacturing and testing of a compact thermoacoustic refrigerator</w:t>
+                <w:t xml:space="preserve">Experimental investigation of oscillating flow characteristics at the exit of a stacked mesh grid regenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gardner</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116705⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (2), pp.807-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0003375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186004v1</w:t>
+                <w:t xml:space="preserve">hal-03186007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of oscillating flow characteristics at the exit of a stacked mesh grid regenerator</w:t>
+                <w:t xml:space="preserve">Design, manufacturing and testing of a compact thermoacoustic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+                <w:t xml:space="preserve">David Gardner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149 (2), pp.807-818. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.116705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0003375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186007v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustically induced thermal effects on Rayleigh streaming</w:t>
               </w:r>
@@ -1148,261 +1148,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Experimental investigation of the influence of natural convection and end-effects on Rayleigh streaming in a thermoacoustic engine [J. Acoust. Soc. Am. 143 (1), 361–372 (2018)]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islam Ramadan</w:t>
+                <w:t xml:space="preserve">An unexpected balance between outer Rayleigh streaming sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Tabakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5112503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 867, pp.985-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186012v1</w:t>
+                <w:t xml:space="preserve">hal-02171233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected balance between outer Rayleigh streaming sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sonia Tabakova</w:t>
+                <w:t xml:space="preserve">Erratum: Experimental investigation of the influence of natural convection and end-effects on Rayleigh streaming in a thermoacoustic engine [J. Acoust. Soc. Am. 143 (1), 361–372 (2018)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 867, pp.985-1011. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (6), pp.3664-3666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5112503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171233v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the influence of natural convection and end-effects on Rayleigh streaming in a thermoacoustic engine</w:t>
               </w:r>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143 (1), pp.361-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1486,287 +1486,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial effects on acoustic Rayleigh streaming flow: Transient and established regimes</w:t>
+                <w:t xml:space="preserve">Acoustic and streaming velocity components in a resonant waveguide at high acoustic levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Reyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean-Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.563-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4974058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385990v1</w:t>
+                <w:t xml:space="preserve">hal-02390553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and streaming velocity components in a resonant waveguide at high acoustic levels</w:t>
+                <w:t xml:space="preserve">Inertial effects on acoustic Rayleigh streaming flow: Transient and established regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean-Carlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Baltean-Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.563-574. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4974058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390553v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast acoustic streaming in standing waves : Generation of an additional outer streaming cell</w:t>
               </w:r>
@@ -1791,51 +1791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana G. Baltean Carlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1880,616 +1880,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up an experimental apparatus for the study of multimodal acoustic propagation with turbulent mean flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric spectral analysis with missing data via sample-and-hold interpolation and deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boucheron</w:t>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+                <w:t xml:space="preserve">Solenn Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Moreau</w:t>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 73 (3), pp.191-197. </w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (8), pp.994--1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2012.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759521v1</w:t>
+                <w:t xml:space="preserve">hal-01165124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric spectral analysis with missing data via sample-and-hold interpolation and deconvolution</w:t>
+                <w:t xml:space="preserve">Numerical and experimental exploration of flow through a teeth shaped nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Plantier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solenn Moreau</w:t>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Le Duff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances and Applications in Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.87-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165124v1</w:t>
+                <w:t xml:space="preserve">hal-00694024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental exploration of flow through a teeth shaped nozzle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric spectral analysis of wideband spectrum with missing data via sample-and-hold interpolation and deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+                <w:t xml:space="preserve">J.-C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cisonni</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications in Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.994-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2012.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694024v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric spectral analysis of wideband spectrum with missing data via sample-and-hold interpolation and deconvolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting up an experimental apparatus for the study of multimodal acoustic propagation with turbulent mean flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Plantier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Moreau</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Le Duff</w:t>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2012.05.012⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (3), pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346649v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of flow models for a rigid vocal tract replica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique de l'écoulement turbulent dans les voies aériennes supérieures chez l'humain: ou comment se comporte le souffle pendant que l'on parle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2709,51 +2709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 329 (18), pp.3798-3812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2812,90 +2812,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of power spectral density from laser Doppler data via linear interpolation and deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50, pp.179-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3264,261 +3264,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the acoustic flow at an abrupt change in section in an acoustic waveguide using PIV and POD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Marx</w:t>
+                <w:t xml:space="preserve">Velocity field characterisation on in-vitro upper airway replicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918008⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123 (5), pp.3740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2935270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372204v1</w:t>
+                <w:t xml:space="preserve">hal-00323680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity field characterisation on in-vitro upper airway replicas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+                <w:t xml:space="preserve">Analysis of the acoustic flow at an abrupt change in section in an acoustic waveguide using PIV and POD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 123 (5), pp.3740. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2935270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323680v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of inner and outer streaming vortices in a standing wave guide using Laser Doppler</w:t>
               </w:r>
@@ -3608,51 +3608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical solution of multimodal acoustic propagation in circular ducts with laminar subsonic mean flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 60 (1), pp.1-11. </w:t>
@@ -4252,64 +4252,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4490,51 +4490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23RD INTERNATIONAL CONGRESS ON ACOUSTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4585,51 +4585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La 16ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4743,252 +4743,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF ACOUSTIC STREAMING IN A SIMPLE THERMOACOUSTIC ENGINE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islam Ramadan</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigation of the role of inertia on acoustic Rayleigh streaming in a standing waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Reyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4989274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329154v1</w:t>
+                <w:t xml:space="preserve">hal-02171240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of the role of inertia on acoustic Rayleigh streaming in a standing waveguide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Weisman</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF ACOUSTIC STREAMING IN A SIMPLE THERMOACOUSTIC ENGINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ida Reyt</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4989274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02171240v1</w:t>
+                <w:t xml:space="preserve">hal-03329154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Rayleigh streaming flow velocity components in a resonant waveguide at high acoustic levels</w:t>
               </w:r>
@@ -5013,51 +5013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Reyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5121,51 +5121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,90 +5229,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual thermoacoustic core compact heat-pump for automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Third international workshop on thermoacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Enschede, Netherlands. </w:t>
@@ -5344,277 +5344,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal decomposition in ducts based on pressure measurements with a microphonic antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l'évolution du vent acoustique non-linéaire par mesures lasers et par simulations numériques directes en guide d'onde stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Reyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean-Carlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083457v1</w:t>
+                <w:t xml:space="preserve">hal-03439064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'évolution du vent acoustique non-linéaire par mesures lasers et par simulations numériques directes en guide d'onde stationnaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modal decomposition in ducts based on pressure measurements with a microphonic antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439064v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of acoustic streaming in a high level standing wave guide: Influence of mean temperature and higher harmonics distribution</w:t>
               </w:r>
@@ -5877,51 +5877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Skulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5957,394 +5957,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of sound production for constricted channels: application to simplified vocal tract geometries</w:t>
+                <w:t xml:space="preserve">Aeroacoustics of voiceless fricatives: an in-vitro investigation on simplified vocal tract geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETC 12 - 12th EUROMECH European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.855-858</w:t>
+              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447053v1</w:t>
+                <w:t xml:space="preserve">hal-00447049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustics of voiceless fricatives: an in-vitro investigation on simplified vocal tract geometries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+                <w:t xml:space="preserve">Evidence of hydrodynamic instability over a liner in a duct with flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Miami, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447049v1</w:t>
+                <w:t xml:space="preserve">hal-00524549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of hydrodynamic instability over a liner in a duct with flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Aurégan</w:t>
+                <w:t xml:space="preserve">Experimental study of sound production for constricted channels: application to simplified vocal tract geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valière</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Miami, United States. pp.0</w:t>
+              <w:t xml:space="preserve">ETC 12 - 12th EUROMECH European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.855-858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524549v1</w:t>
+                <w:t xml:space="preserve">hal-00447053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the velocity distribution on rigid in-vitro upper airway replicas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Velocity field characterisation on in-vitro upper airway replicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,783 +6356,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.772</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323686v1</w:t>
+                <w:t xml:space="preserve">hal-00323681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity field characterisation on in-vitro upper airway replicas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition to turbulence and acoustic Rayleigh streaming in thermoacoustic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323681v1</w:t>
+                <w:t xml:space="preserve">hal-00384378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulence and acoustic Rayleigh streaming in thermoacoustic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of the velocity distribution on rigid in-vitro upper airway replicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
+              <w:t xml:space="preserve">Acoustics'08, Paris, France, June 29-July 4 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384378v1</w:t>
+                <w:t xml:space="preserve">hal-00412568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the velocity distribution on rigid in-vitro upper airway replicas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Phénomènes non linéaires dans les machines thermoacoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08, Paris, France, June 29-July 4 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">LIMSI, Workshop du GDR de thermoacoustique, 15-16 décembre 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412568v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes non linéaires dans les machines thermoacoustiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of turbulent flow sound production in presence of a simplified vocal tract constriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIMSI, Workshop du GDR de thermoacoustique, 15-16 décembre 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Orsay, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416756v1</w:t>
+                <w:t xml:space="preserve">hal-00319764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of turbulent flow sound production in presence of a simplified vocal tract constriction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+                <w:t xml:space="preserve">Sound amplification in a lined duct with flow: PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3733</w:t>
+              <w:t xml:space="preserve">Acoustics'08, Paris, France, June 29-July 4 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319764v1</w:t>
+                <w:t xml:space="preserve">hal-00406146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound amplification in a lined duct with flow: PIV measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Aurégan</w:t>
+                <w:t xml:space="preserve">Characterisation of the velocity distribution on rigid in-vitro upper airway replicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08, Paris, France, June 29-July 4 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406146v1</w:t>
+                <w:t xml:space="preserve">hal-00323686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDV measurements of fast acoustic streaming in a resonator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Moreau</w:t>
+                <w:t xml:space="preserve">Study of the nonlinear flow due to a change of section in an acoustic waveguide using PIV and POD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7147,556 +7147,556 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177554v1</w:t>
+                <w:t xml:space="preserve">hal-00177484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the nonlinear flow due to a change of section in an acoustic waveguide using PIV and POD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Marx</w:t>
+                <w:t xml:space="preserve">Méthodes d'extraction de la vitesse acoustique en présence d'écoulement par mesure LDV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177484v1</w:t>
+                <w:t xml:space="preserve">hal-00173559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'extraction de la vitesse acoustique en présence d'écoulement par mesure LDV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akani</w:t>
+                <w:t xml:space="preserve">Mesures de champs de vitesses acoustiques par PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE</w:t>
+              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173559v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de champs de vitesses acoustiques par PIV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LDV measurements of fast acoustic streaming in a resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179433v1</w:t>
+                <w:t xml:space="preserve">hal-00177554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures Laser dans les couches limites transitionnelles en résonateur acoustique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phénomènes non linéaires en thermoacoustique : état de l'art non exhaustif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">Rencontres Thermoacoustiques du 3-4 Juillet 2006 au LIMSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129763v1</w:t>
+                <w:t xml:space="preserve">hal-00098185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes non linéaires en thermoacoustique : état de l'art non exhaustif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures Laser dans les couches limites transitionnelles en résonateur acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Thermoacoustiques du 3-4 Juillet 2006 au LIMSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orsay, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098185v1</w:t>
+                <w:t xml:space="preserve">hal-00129763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Doppler signal for high amplitude sound wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7704,51 +7704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA, 149th Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7799,51 +7799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7861,103 +7861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of acoustic velocity in mean flow by laser doppler velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Applications of Laser Techniques to fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbon, Portugal. pp.22-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7995,77 +7995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures LDV et PIV dans les couches limites acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès Francophone de Vélocimétrie Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Rhode Saint Genèse, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8090,103 +8090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic velocity extraction in mean flow by Laser Doppler Velocimetry device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium of Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8211,64 +8211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures acoustiques par Vélocimétrie par Images de Particules (PIV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8319,64 +8319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes « acousto-aériens » dans les machines thermoacoustiques (et ailleurs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thermo-acoustique LEA-ECL-LAUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8622,51 +8622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akani Aminou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8776,51 +8776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, évaluation psycho-acoustique et contrôle actif du bruit se soufflante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9200,51 +9200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcglade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arman Arefin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129093" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaged Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabakova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.06.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG3GKRN2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2012.05.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ6B5GJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandchamp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nozaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3631631" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV54T14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0905-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0ADD8AD60902D40F12BF83E3D7F2ED43698B7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3126342" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372204v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935270" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2828059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.08.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLVCZ65B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirschberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wijnands" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vescovi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370271v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3530" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989274" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083457v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reyt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailliet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749304" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810934v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Rafat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mongeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Taher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skulina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447049v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandchamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416756v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177484v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173559v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herzog" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017126v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147251v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcglade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arman Arefin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129093" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaged Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabakova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2012.05.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ6B5GJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nozaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG3GKRN2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3631631" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV54T14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0905-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0ADD8AD60902D40F12BF83E3D7F2ED43698B7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3126342" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2828059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.08.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLVCZ65B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirschberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wijnands" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vescovi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370271v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3530" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989274" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reyt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailliet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749304" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810934v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Rafat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mongeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Taher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skulina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447049v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412568v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandchamp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406146v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179433v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098185v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herzog" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017126v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147251v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>