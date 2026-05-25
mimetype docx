--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1148,261 +1148,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected balance between outer Rayleigh streaming sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sonia Tabakova</w:t>
+                <w:t xml:space="preserve">Erratum: Experimental investigation of the influence of natural convection and end-effects on Rayleigh streaming in a thermoacoustic engine [J. Acoust. Soc. Am. 143 (1), 361–372 (2018)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.111⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (6), pp.3664-3666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5112503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171233v1</w:t>
+                <w:t xml:space="preserve">hal-03186012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Experimental investigation of the influence of natural convection and end-effects on Rayleigh streaming in a thermoacoustic engine [J. Acoust. Soc. Am. 143 (1), 361–372 (2018)]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islam Ramadan</w:t>
+                <w:t xml:space="preserve">An unexpected balance between outer Rayleigh streaming sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Tabakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145 (6), pp.3664-3666. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 867, pp.985-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5112503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186012v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the influence of natural convection and end-effects on Rayleigh streaming in a thermoacoustic engine</w:t>
               </w:r>
@@ -1486,287 +1486,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and streaming velocity components in a resonant waveguide at high acoustic levels</w:t>
+                <w:t xml:space="preserve">Inertial effects on acoustic Rayleigh streaming flow: Transient and established regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean-Carlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Baltean-Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4974058⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390553v1</w:t>
+                <w:t xml:space="preserve">hal-02385990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial effects on acoustic Rayleigh streaming flow: Transient and established regimes</w:t>
+                <w:t xml:space="preserve">Acoustic and streaming velocity components in a resonant waveguide at high acoustic levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Reyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean-Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.563-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4974058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385990v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast acoustic streaming in standing waves : Generation of an additional outer streaming cell</w:t>
               </w:r>
@@ -1880,616 +1880,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric spectral analysis with missing data via sample-and-hold interpolation and deconvolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting up an experimental apparatus for the study of multimodal acoustic propagation with turbulent mean flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Plantier</w:t>
+                <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Solenn Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (8), pp.994--1004. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (3), pp.191-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2012.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165124v1</w:t>
+                <w:t xml:space="preserve">hal-00759521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental exploration of flow through a teeth shaped nozzle</w:t>
+                <w:t xml:space="preserve">Nonparametric spectral analysis with missing data via sample-and-hold interpolation and deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cisonni</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances and Applications in Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (8), pp.994--1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2012.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694024v1</w:t>
+                <w:t xml:space="preserve">hal-01165124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric spectral analysis of wideband spectrum with missing data via sample-and-hold interpolation and deconvolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental exploration of flow through a teeth shaped nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Valière</w:t>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Duff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances and Applications in Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.87-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03346649v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up an experimental apparatus for the study of multimodal acoustic propagation with turbulent mean flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric spectral analysis of wideband spectrum with missing data via sample-and-hold interpolation and deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+                <w:t xml:space="preserve">G. Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solenn Moreau</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.07.008⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.994-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2012.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759521v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of flow models for a rigid vocal tract replica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique de l'écoulement turbulent dans les voies aériennes supérieures chez l'humain: ou comment se comporte le souffle pendant que l'on parle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,90 +2812,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of power spectral density from laser Doppler data via linear interpolation and deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50, pp.179-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3270,64 +3270,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity field characterisation on in-vitro upper airway replicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3608,51 +3608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical solution of multimodal acoustic propagation in circular ducts with laminar subsonic mean flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,252 +4743,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of the role of inertia on acoustic Rayleigh streaming in a standing waveguide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Weisman</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF ACOUSTIC STREAMING IN A SIMPLE THERMOACOUSTIC ENGINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ida Reyt</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171240v1</w:t>
+                <w:t xml:space="preserve">hal-03329154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF ACOUSTIC STREAMING IN A SIMPLE THERMOACOUSTIC ENGINE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islam Ramadan</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigation of the role of inertia on acoustic Rayleigh streaming in a standing waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Baltean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Reyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4989274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329154v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Rayleigh streaming flow velocity components in a resonant waveguide at high acoustic levels</w:t>
               </w:r>
@@ -5013,51 +5013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Reyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5121,51 +5121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,90 +5488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal decomposition in ducts based on pressure measurements with a microphonic antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Moreau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
@@ -5957,394 +5957,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustics of voiceless fricatives: an in-vitro investigation on simplified vocal tract geometries</w:t>
+                <w:t xml:space="preserve">Experimental study of sound production for constricted channels: application to simplified vocal tract geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">ETC 12 - 12th EUROMECH European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.855-858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447049v1</w:t>
+                <w:t xml:space="preserve">hal-00447053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of hydrodynamic instability over a liner in a duct with flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Aurégan</w:t>
+                <w:t xml:space="preserve">Aeroacoustics of voiceless fricatives: an in-vitro investigation on simplified vocal tract geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valière</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Miami, United States. pp.0</w:t>
+              <w:t xml:space="preserve">Acoustics 2009 - 158th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524549v1</w:t>
+                <w:t xml:space="preserve">hal-00447049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of sound production for constricted channels: application to simplified vocal tract geometries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+                <w:t xml:space="preserve">Evidence of hydrodynamic instability over a liner in a duct with flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETC 12 - 12th EUROMECH European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.855-858</w:t>
+              <w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Miami, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447053v1</w:t>
+                <w:t xml:space="preserve">hal-00524549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity field characterisation on in-vitro upper airway replicas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the velocity distribution on rigid in-vitro upper airway replicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,318 +6356,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323681v1</w:t>
+                <w:t xml:space="preserve">hal-00323686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulence and acoustic Rayleigh streaming in thermoacoustic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity field characterisation on in-vitro upper airway replicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384378v1</w:t>
+                <w:t xml:space="preserve">hal-00323681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the velocity distribution on rigid in-vitro upper airway replicas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Grandchamp</w:t>
+                <w:t xml:space="preserve">Transition to turbulence and acoustic Rayleigh streaming in thermoacoustic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marx</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08, Paris, France, June 29-July 4 2008.</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412568v1</w:t>
+                <w:t xml:space="preserve">hal-00384378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes non linéaires dans les machines thermoacoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6709,430 +6709,430 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIMSI, Workshop du GDR de thermoacoustique, 15-16 décembre 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of turbulent flow sound production in presence of a simplified vocal tract constriction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the velocity distribution on rigid in-vitro upper airway replicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3733</w:t>
+              <w:t xml:space="preserve">Acoustics'08, Paris, France, June 29-July 4 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319764v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound amplification in a lined duct with flow: PIV measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Aurégan</w:t>
+                <w:t xml:space="preserve">Experimental study of turbulent flow sound production in presence of a simplified vocal tract constriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08, Paris, France, June 29-July 4 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406146v1</w:t>
+                <w:t xml:space="preserve">hal-00319764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the velocity distribution on rigid in-vitro upper airway replicas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+                <w:t xml:space="preserve">Sound amplification in a lined duct with flow: PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.772</w:t>
+              <w:t xml:space="preserve">Acoustics'08, Paris, France, June 29-July 4 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323686v1</w:t>
+                <w:t xml:space="preserve">hal-00406146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the nonlinear flow due to a change of section in an acoustic waveguide using PIV and POD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Marx</w:t>
+                <w:t xml:space="preserve">LDV measurements of fast acoustic streaming in a resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7147,817 +7147,817 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177484v1</w:t>
+                <w:t xml:space="preserve">hal-00177554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'extraction de la vitesse acoustique en présence d'écoulement par mesure LDV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akani</w:t>
+                <w:t xml:space="preserve">Study of the nonlinear flow due to a change of section in an acoustic waveguide using PIV and POD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173559v1</w:t>
+                <w:t xml:space="preserve">hal-00177484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de champs de vitesses acoustiques par PIV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d'extraction de la vitesse acoustique en présence d'écoulement par mesure LDV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
+              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179433v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDV measurements of fast acoustic streaming in a resonator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures de champs de vitesses acoustiques par PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Congress On Acoustics, Madrid Sept 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Huitième colloque international francophone sur les METHODES ET TECHNIQUES OPTIQUES POUR L'INDUSTRIE, ARCACHON, 19 - 23 NOVEMBRE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177554v1</w:t>
+                <w:t xml:space="preserve">hal-00179433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomènes non linéaires en thermoacoustique : état de l'art non exhaustif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures Laser dans les couches limites transitionnelles en résonateur acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Thermoacoustiques du 3-4 Juillet 2006 au LIMSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orsay, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098185v1</w:t>
+                <w:t xml:space="preserve">hal-00129763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures Laser dans les couches limites transitionnelles en résonateur acoustique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phénomènes non linéaires en thermoacoustique : état de l'art non exhaustif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">Rencontres Thermoacoustiques du 3-4 Juillet 2006 au LIMSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129763v1</w:t>
+                <w:t xml:space="preserve">hal-00098185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler signal for high amplitude sound wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrance length in an acoustic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Vancouver, Canada</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017691v1</w:t>
+                <w:t xml:space="preserve">hal-00017126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrance length in an acoustic waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser Doppler signal for high amplitude sound wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASA, 149th Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017126v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of acoustic velocity in mean flow by laser doppler velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Applications of Laser Techniques to fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbon, Portugal. pp.22-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7995,51 +7995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures LDV et PIV dans les couches limites acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,103 +8090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic velocity extraction in mean flow by Laser Doppler Velocimetry device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium of Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8224,51 +8224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures acoustiques par Vélocimétrie par Images de Particules (PIV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8319,51 +8319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes « acousto-aériens » dans les machines thermoacoustiques (et ailleurs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8776,51 +8776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, évaluation psycho-acoustique et contrôle actif du bruit se soufflante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9200,51 +9200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcglade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arman Arefin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129093" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaged Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabakova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2012.05.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ6B5GJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nozaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG3GKRN2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3631631" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV54T14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0905-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0ADD8AD60902D40F12BF83E3D7F2ED43698B7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3126342" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2828059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.08.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLVCZ65B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirschberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wijnands" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vescovi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370271v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3530" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989274" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reyt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailliet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749304" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810934v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Rafat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mongeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Taher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skulina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447049v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412568v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandchamp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406146v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179433v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098185v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herzog" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017126v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147251v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcglade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arman Arefin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129093" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Qiu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaged Ibrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tabakova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Reyt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.06.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4974058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Baltean Carl&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4817888" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucheron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG3GKRN2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2012.05.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ6B5GJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandchamp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nozaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3631631" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RV54T14-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0905-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0ADD8AD60902D40F12BF83E3D7F2ED43698B7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3126342" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2828059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.08.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLVCZ65B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-682X(99)00046-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9QSZ495-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirschberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wijnands" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vescovi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370271v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3530" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989274" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bessis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.309" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reyt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailliet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vali&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749304" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810934v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Rafat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mongeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Taher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macdonald" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skulina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Campbell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447049v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412568v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandchamp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177484v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173559v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herzog" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147251v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tartarin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04443281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>