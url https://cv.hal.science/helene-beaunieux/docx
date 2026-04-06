--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1136,274 +1136,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making impairments in binge drinking and cannabis use among young adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
+                <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/adb0001089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (2), pp.281-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262778v1</w:t>
+                <w:t xml:space="preserve">hal-04289298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+                <w:t xml:space="preserve">Decision-making impairments in binge drinking and cannabis use among young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (2), pp.281-299. </w:t>
+              <w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [Advance online publication], 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/adb0001089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289298v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Making Deficits Among Young Adults With Food and Alcohol Disturbance: Insights From The Iowa Gambling Task</w:t>
               </w:r>
@@ -2053,1106 +2053,1106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Identification of Alcohol Use Disorder Patients at Risk of Developing Korsakoff’s Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Deniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+                <w:t xml:space="preserve">Alice Lanièpce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.587-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.14548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261299v1</w:t>
+                <w:t xml:space="preserve">hal-03118248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bagneux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262037v1</w:t>
+                <w:t xml:space="preserve">hal-03261299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Identification of Alcohol Use Disorder Patients at Risk of Developing Korsakoff’s Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lanièpce</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (3), pp.587-595. </w:t>
+              <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.14548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118248v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What We Talk About When We Talk About Binge Drinking: Towards an Integrated Conceptualization and Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct psychological profiles among college students with substance use: A cluster analytic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grynberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/alcalc/agaa041⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 ([106477]), [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118373v1</w:t>
+                <w:t xml:space="preserve">hal-02941296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct psychological profiles among college students with substance use: A cluster analytic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une définition opérationnelle du &amp;quot;binge drinking&amp;quot; : une nécessité diagnostique et de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+                <w:t xml:space="preserve">Delphine Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.33-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941296v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une définition opérationnelle du &amp;quot;binge drinking&amp;quot; : une nécessité diagnostique et de recherche</w:t>
+                <w:t xml:space="preserve">What We Talk About When We Talk About Binge Drinking: Towards an Integrated Conceptualization and Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (5), pp.468-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/agaa041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182841v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiamine and phosphate esters concentrations in whole blood and serum of patients with alcohol use disorder: a relation with cognitive deficits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+                <w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1028415X.2019.1652438⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272823v1</w:t>
+                <w:t xml:space="preserve">inserm-02016360v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebellar hypermetabolism in alcohol use disorder: compensatory mechanism or maladaptive plasticity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lanièpce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (10), pp.2212-2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.14158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02016360v3</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological and Neuroimaging Examinations of Self‐Reported Sleep Quality in Alcohol Use Disorder With and Without Korsakoff's Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3201,210 +3201,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (5), pp.952-964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acer.13997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02180852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar hypermetabolism in alcohol use disorder: compensatory mechanism or maladaptive plasticity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiamine and phosphate esters concentrations in whole blood and serum of patients with alcohol use disorder: a relation with cognitive deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alice Lanièpce</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (10), pp.2212-2221. </w:t>
+              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.530-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.14158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1028415X.2019.1652438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272833v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1ère journée nationale d’échanges du réseau de recherche REUNIRA</w:t>
               </w:r>
@@ -3429,51 +3429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3541,77 +3541,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hamel-Sénécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t>
@@ -3777,295 +3777,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles cognitifs dans l’alcoolodépendance : intérêt du dépistage dans l’optimisation des prises en charge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and Biological Risk Factors for Neuropsychological Impairment in Alcohol Use Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (1), pp.74-81. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0159616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573839v1</w:t>
+                <w:t xml:space="preserve">hal-03264037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Biological Risk Factors for Neuropsychological Impairment in Alcohol Use Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troubles cognitifs dans l’alcoolodépendance : intérêt du dépistage dans l’optimisation des prises en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0159616. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (1), pp.74-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264037v1</w:t>
+                <w:t xml:space="preserve">hal-03573839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct voxel-based comparisons between grey matter shrinkage and glucose hypometabolism in chronic alcoholism</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (9), pp.1625-1640. </w:t>
@@ -4224,51 +4224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4362,51 +4362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2795-2808. </w:t>
@@ -4981,307 +4981,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01067948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Cognitive Procedural Learning in Alcoholics with Korsakoff's Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+                <w:t xml:space="preserve">Neuropsychological assessment and cerebral vascular disease: The new standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pitel</w:t>
+                <w:t xml:space="preserve">C. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Witkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Vabret</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bugnicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fausto Viader</w:t>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (6), pp.1025-1032. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169 (10), pp.779-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.12054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2013.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263994v1</w:t>
+                <w:t xml:space="preserve">hal-03577576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological assessment and cerebral vascular disease: The new standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godefroy</w:t>
+                <w:t xml:space="preserve">Dynamics of the Cognitive Procedural Learning in Alcoholics with Korsakoff's Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leclercq</w:t>
+                <w:t xml:space="preserve">Thomas Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bugnicourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Moroni</w:t>
+                <w:t xml:space="preserve">Fausto Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (6), pp.1025-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.12054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2013.07.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03577576v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Readiness to change and brain damage in patients with chronic alcoholism</w:t>
               </w:r>
@@ -5599,51 +5599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Neuropsychol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (1), pp.31-42. </w:t>
@@ -5828,51 +5828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Barriers to Readiness to Change in Alcohol-Dependent Patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauvin Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,51 +5988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6121,51 +6121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,51 +6255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6357,717 +6357,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00538485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Glucose Metabolism Abnormalities in Alcoholic Korsakoff's Syndrome: Group Comparisons and Individual Analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
+                <w:t xml:space="preserve">Changes in the Episodic Memory and Executive Functions of Abstinent and Relapsed Alcoholics Over a 6-Month Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Aupée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Mézenge</w:t>
+                <w:t xml:space="preserve">Julia Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (11), pp.e7748. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (3), pp.490-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2008.00859.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263958v1</w:t>
+                <w:t xml:space="preserve">hal-03263938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Korsakoff patients learn new concepts?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
+                <w:t xml:space="preserve">Age-related changes in the cerebral substrates of cognitive procedural learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.12.019⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (4), pp.1374-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.20605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03263949v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00494376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in the cerebral substrates of cognitive procedural learning.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hubert</w:t>
+                <w:t xml:space="preserve">How do Korsakoff patients learn new concepts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (4), pp.1374-86. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3), pp.879-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.20605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00494376v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the Episodic Memory and Executive Functions of Abstinent and Relapsed Alcoholics Over a 6-Month Period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Episodic memory deficits slow down the dynamics of cognitive procedural learning in normal ageing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (3), pp.490-498. </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (2), pp.197-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2008.00859.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658210802212010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03263938v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00538364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic memory deficits slow down the dynamics of cognitive procedural learning in normal ageing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and Glucose Metabolism Abnormalities in Alcoholic Korsakoff's Syndrome: Group Comparisons and Individual Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Aupée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mézenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (2), pp.197-207. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (11), pp.e7748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09658210802212010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00538364v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic and Working Memory Deficits in Alcoholic Korsakoff Patients: The Continuity Theory Revisited</w:t>
               </w:r>
@@ -7079,64 +7079,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7193,709 +7193,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genuine episodic memory deficits and executive dysfunctions in alcoholic subjects early in abstinence.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
+                <w:t xml:space="preserve">The dynamic network subserving the three phases of cognitive procedural learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31 (7), pp.1169-78. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (12), pp.1415-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2007.00418.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.20354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00160876v1</w:t>
+                <w:t xml:space="preserve">inserm-00277523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic network subserving the three phases of cognitive procedural learning.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Platel</w:t>
+                <w:t xml:space="preserve">Effect of episodic and working memory impairments on semantic and cognitive procedural learning at alcohol treatment entry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alcohol Clin Exp Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.238-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2006.00301.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.20354⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00277523v1</w:t>
+                <w:t xml:space="preserve">inserm-00142890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of episodic and working memory impairments on semantic and cognitive procedural learning at alcohol treatment entry.</w:t>
+                <w:t xml:space="preserve">Genuine episodic memory deficits and executive dysfunctions in alcoholic subjects early in abstinence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol Clin Exp Res</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31 (2), pp.238-48. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (7), pp.1169-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2006.00301.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2007.00418.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00142890v1</w:t>
+                <w:t xml:space="preserve">inserm-00160876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which processes are involved in cognitive procedural learning?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
+                <w:t xml:space="preserve">Two case studies in the application of errorless learning techniques in memory impaired patients with additional executive deficits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+                <w:t xml:space="preserve">Helene Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658210500477766⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (10), pp.1099-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699050600909961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00501854v1</w:t>
+                <w:t xml:space="preserve">inserm-00502257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two case studies in the application of errorless learning techniques in memory impaired patients with additional executive deficits.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Joyeux</w:t>
+                <w:t xml:space="preserve">Which processes are involved in cognitive procedural learning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Desgranges</w:t>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 20 (10), pp.1099-110. </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (5), pp.521-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699050600909961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658210500477766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00502257v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00501854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right ventral frontal hypometabolism and abnormal sense of self in a case of disproportionate retrograde amnesia</w:t>
               </w:r>
@@ -8194,51 +8194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding ToM and motivation in therapeutic community residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8427,90 +8427,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
@@ -8673,51 +8673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8772,51 +8772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychology of Addictions in Therapeutic Communities: assessing and understanding cognitive recovery through a residential treatment of substance use disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8891,195 +8891,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+                <w:t xml:space="preserve">Addiction therapeutic communities residents' neuropsychological functioning at entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">2nd world congress of the International Society for Biomedical Research on Alcoholism and the European Society for Biomedical Research on Alcoholism (ISBRA-ESBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605806v1</w:t>
+                <w:t xml:space="preserve">hal-03796678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie des Addictions en Communautés Thérapeutiques : Existe-t-il un risque de troubles cognitifs chez ces résidents à leur entrée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9111,100 +9111,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Hiver 2022 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie des addictions en communautés thérapeutiques : les ateliers de remédiation cognitive comme outil supplémentaire pour s'éloigner des consommations et se réinsérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9236,225 +9236,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque de l'Association Francophone de Remédiation Cognitive (AFRC) : Motivation et remédiation cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction therapeutic communities residents' neuropsychological functioning at entry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louise Quételard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd world congress of the International Society for Biomedical Research on Alcoholism and the European Society for Biomedical Research on Alcoholism (ISBRA-ESBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796678v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités émotionnelles des résidents accueillis en communautés thérapeutiques : mieux comprendre pour mieux accompagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9522,51 +9522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus-value du résidentiel, se donner le temps d'agir dans la durée : une rencontre à l'interface recherche-clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9647,90 +9647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sortie efficace du tabac en identifiant les leviers et obstacles psychologiques à l’arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e congrès national de la Société Francophone de Tabacologie (CSFT) : Sortir du tabac, une priorité pour tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9755,90 +9755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9906,64 +9906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10018,64 +10018,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risques des troubles liés à la consommation de tabac, d’alcool et de cannabis chez les primo-entrant à l’université. Quels impacts de la crise sanitaire liée à la COVID-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10113,103 +10113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
@@ -10238,77 +10238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants – Altérations – Prévention : La démarche DAP appliquée à la prévention du Binge-Drinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10359,90 +10359,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
@@ -10650,51 +10650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cognitive remediation on the recovery of neuropsychological disorders in SUD patients with comorbidities in Therapeutic Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10784,51 +10784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic, nicotine dependence, liver history and current psychiatric comorbidities as risk factors of moderate impairment in therapeutic community residents at entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10909,90 +10909,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce pertinent d'intégrer la neuropsychologie aux pratiques professionnelles en communauté thérapeutique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SFA - trajectoires et processus de soins des patients en alcoologie : vers une approche multidimensionnelle intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
@@ -11015,416 +11015,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+                <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GREPACO 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France. , 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694215v1</w:t>
+                <w:t xml:space="preserve">hal-03880505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trouble de l'usage d'alcool et binge drinking chez des Étudiant.e.s de première année. Effet de la Crise du Covid-19 sur les consommations d'alcool et ses facteurs de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Groupe de réflexion en psychopathologie cognitive (GREPACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32033.68966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880505v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble de l'usage d'alcool et binge drinking chez des Étudiant.e.s de première année. Effet de la Crise du Covid-19 sur les consommations d'alcool et ses facteurs de risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Groupe de réflexion en psychopathologie cognitive (GREPACO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. , </w:t>
+              <w:t xml:space="preserve">Colloque GREPACO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32033.68966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23015.93607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684651v1</w:t>
+                <w:t xml:space="preserve">hal-03694215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychology of addiction in Therapeutic Communities: a specific cognitive semiology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11518,64 +11518,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol Use and Binge Drinking among First-Year University Students: Prevalence, Risk Factors and the COVID-19 Health Crisis Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11613,51 +11613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neuropsychologie comme outil clinique en communautés thérapeutiques spécialisées en addictologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12494,51 +12494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of neuropsychological impairment in Therapeutic communities' residents at entry: which profile should alert us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12612,90 +12612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives among (non-) Daily Smokers and Associations with Psychological Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -12807,51 +12807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CEB3303"/>
+    <w:nsid w:val="A83FCC12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12955,51 +12955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A797095"/>
+    <w:nsid w:val="823557A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13103,51 +13103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DC8EF8EC"/>
+    <w:nsid w:val="A8FB1B93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13251,51 +13251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="864F570B"/>
+    <w:nsid w:val="5B38E8C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13399,51 +13399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CC963835"/>
+    <w:nsid w:val="5F34271F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13547,51 +13547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0AFDDE18"/>
+    <w:nsid w:val="C5533F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13695,51 +13695,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E426E05B"/>
+    <w:nsid w:val="8DE04F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13843,51 +13843,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="04CF5BFC"/>
+    <w:nsid w:val="C3F166E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13991,51 +13991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="52A02FE0"/>
+    <w:nsid w:val="DD7F45A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14139,51 +14139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EE8C351D"/>
+    <w:nsid w:val="72250D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14287,51 +14287,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="92F1010E"/>
+    <w:nsid w:val="7E9F68B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14435,51 +14435,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6160760E"/>
+    <w:nsid w:val="99AB9AE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14699,51 +14699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-beaunieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1354-6558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156503980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2019.1652438" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janssen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barbay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492920" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159616" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15611136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01236103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bordas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C3B4A5E18D0D48BB980B1DD1DB4908AF30E46FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00962427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Le Berre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00498" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9XC6WW1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pascale Le Berre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12486" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pitel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Witkowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KZ72NMN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud La Joie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2013.03.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPR8LPKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318251834e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-6653.2011.02002.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Berre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauchs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. La Joie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mezenge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudehent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2012.10.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin C&#233;line" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01760.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00794.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK4T8381-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538645v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2010.01277.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538485v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291709990626" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aup&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007748" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263949v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DKHZ5J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494376v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20605" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rivier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00859.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10F0KRXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538364v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210802212010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00677.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R21RPQBT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2007.00418.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277523v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20354" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C3E54F41CE1F57E49E4FC2557DC167F5D50F9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00142890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2006.00301.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501854v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210500477766" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502257v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beaunieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebaron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Joyeux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desgranges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050600909961" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03262039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Girard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290442000428" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giffard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desgranges B&#233;atrice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nore" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalev&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awf209" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248549v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/traite-de-neuropsychologie-clinique-de-l-adulte--9782807335158-page-231?" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62619-6.00013-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282439v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282409v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282394v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-beaunieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1354-6558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156503980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2019.1652438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janssen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barbay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492920" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159616" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15611136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01236103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bordas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C3B4A5E18D0D48BB980B1DD1DB4908AF30E46FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00962427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Le Berre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00498" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9XC6WW1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pascale Le Berre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12486" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pitel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Witkowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KZ72NMN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud La Joie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2013.03.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPR8LPKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318251834e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-6653.2011.02002.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Berre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauchs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. La Joie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mezenge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudehent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2012.10.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin C&#233;line" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01760.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00794.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK4T8381-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538645v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2010.01277.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538485v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291709990626" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00859.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10F0KRXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20605" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DKHZ5J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538364v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210802212010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263958v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aup&#233;e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007748" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00677.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R21RPQBT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20354" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C3E54F41CE1F57E49E4FC2557DC167F5D50F9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00142890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2006.00301.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2007.00418.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beaunieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebaron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Joyeux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desgranges" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050600909961" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210500477766" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03262039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Girard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290442000428" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giffard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desgranges B&#233;atrice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nore" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalev&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awf209" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248549v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/traite-de-neuropsychologie-clinique-de-l-adulte--9782807335158-page-231?" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62619-6.00013-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282439v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282409v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282394v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>