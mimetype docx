--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -1002,408 +1002,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05457930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind deficits in Korsakoff's syndrome and alcohol use disorder: Similar deficits but different underlying cognitive processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision-making impairments in binge drinking and cannabis use among young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acer.70135⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [Advance online publication], 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/adb0001089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247423v1</w:t>
+                <w:t xml:space="preserve">hal-05262778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Drug Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55 (2), pp.281-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making impairments in binge drinking and cannabis use among young adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of mind deficits in Korsakoff's syndrome and alcohol use disorder: Similar deficits but different underlying cognitive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, [Advance online publication], 16 p. </w:t>
+              <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 ([Open Access]), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/adb0001089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.70135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262778v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Making Deficits Among Young Adults With Food and Alcohol Disturbance: Insights From The Iowa Gambling Task</w:t>
               </w:r>
@@ -1817,51 +1817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2111,51 +2111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (3), pp.587-595. </w:t>
@@ -2206,51 +2206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2327,64 +2327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,51 +2474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct psychological profiles among college students with substance use: A cluster analytic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2621,51 +2621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,51 +2746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2848,429 +2848,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebellar hypermetabolism in alcohol use disorder: compensatory mechanism or maladaptive plasticity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lanièpce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (10), pp.2212-2221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.14158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02016360v3</w:t>
+                <w:t xml:space="preserve">hal-02272833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar hypermetabolism in alcohol use disorder: compensatory mechanism or maladaptive plasticity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychological and Neuroimaging Examinations of Self‐Reported Sleep Quality in Alcohol Use Disorder With and Without Korsakoff's Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43 (10), pp.2212-2221. </w:t>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.952-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.14158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.13997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272833v1</w:t>
+                <w:t xml:space="preserve">inserm-02180852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological and Neuroimaging Examinations of Self‐Reported Sleep Quality in Alcohol Use Disorder With and Without Korsakoff's Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (5), pp.952-964. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.13997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02180852v1</w:t>
+                <w:t xml:space="preserve">inserm-02016360v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiamine and phosphate esters concentrations in whole blood and serum of patients with alcohol use disorder: a relation with cognitive deficits</w:t>
               </w:r>
@@ -3308,51 +3308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (7), pp.530-541. </w:t>
@@ -3567,51 +3567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3917,103 +3917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles cognitifs dans l’alcoolodépendance : intérêt du dépistage dans l’optimisation des prises en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (1), pp.74-81. </w:t>
@@ -4090,51 +4090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4211,51 +4211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4349,51 +4349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4450,278 +4450,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01187746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic alcohol consumption and its effect on nodes of frontocerebellar and limbic circuitry: Comparison of effects in France and the United States.</w:t>
+                <w:t xml:space="preserve">Revisiting the Continuum Hypothesis: Toward an In-Depth Exploration of Executive Functions in Korsakoff Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
+                <w:t xml:space="preserve">Mélanie Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.22500⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00962427v1</w:t>
+                <w:t xml:space="preserve">hal-03264729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Continuum Hypothesis: Toward an In-Depth Exploration of Executive Functions in Korsakoff Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic alcohol consumption and its effect on nodes of frontocerebellar and limbic circuitry: Comparison of effects in France and the United States.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chanraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Brion</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (9), pp.4635-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264729v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00962427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Brain Volumetric Changes and Interim Drinking at Six Months in Alcohol-Dependent Patients</w:t>
               </w:r>
@@ -4733,77 +4733,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (3), pp.739-748. </w:t>
@@ -4905,51 +4905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pascale Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (8), pp.2208-16. </w:t>
@@ -5267,51 +5267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Readiness to change and brain damage in patients with chronic alcoholism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rauchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5407,295 +5407,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrostructural abnormalities in Korsakoff syndrome compared with uncomplicated alcoholism.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
+                <w:t xml:space="preserve">Cognitive procedural learning in early Alzheimer's disease: impaired processes and compensatory mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Eustache</w:t>
+                <w:t xml:space="preserve">Philippe Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e318251834e⟩</w:t>
+              <w:t xml:space="preserve">J Neuropsychol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1748-6653.2011.02002.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00652244v1</w:t>
+                <w:t xml:space="preserve">inserm-00649632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive procedural learning in early Alzheimer's disease: impaired processes and compensatory mechanisms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Macrostructural abnormalities in Korsakoff syndrome compared with uncomplicated alcoholism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fausto Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Neuropsychol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (1), pp.31-42. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (17), pp.1330-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1748-6653.2011.02002.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e318251834e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00649632v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00652244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired decision-making and brain shrinkage in alcoholism</w:t>
               </w:r>
@@ -5815,51 +5815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Barriers to Readiness to Change in Alcohol-Dependent Patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6095,51 +6095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of metamemory in patients with chronic alcoholism using a feeling-of-knowing episodic memory task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,64 +6268,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (3), pp.497-502. </w:t>
@@ -6415,51 +6415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (3), pp.490-498. </w:t>
@@ -6695,51 +6695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (3), pp.879-886. </w:t>
@@ -6828,64 +6828,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (2), pp.197-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7105,51 +7105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (7), pp.1229-1241. </w:t>
@@ -7397,51 +7397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcohol Clin Exp Res</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (2), pp.238-48. </w:t>
@@ -7907,51 +7907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8427,90 +8427,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
@@ -8641,777 +8641,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction treatment and the complexity of neuropsychological functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addiction therapeutic communities residents' neuropsychological functioning at entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European conference of the European Federation of Therapeutic Communities (EFTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd world congress of the International Society for Biomedical Research on Alcoholism and the European Society for Biomedical Research on Alcoholism (ISBRA-ESBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796650v1</w:t>
+                <w:t xml:space="preserve">hal-03796678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychology of Addictions in Therapeutic Communities: assessing and understanding cognitive recovery through a residential treatment of substance use disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychologie des Addictions en Communautés Thérapeutiques : Existe-t-il un risque de troubles cognitifs chez ces résidents à leur entrée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Addictive Behaviours and Dependencies (Lisbon Addictions 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journée d'Hiver 2022 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879280v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction therapeutic communities residents' neuropsychological functioning at entry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychologie des addictions en communautés thérapeutiques : les ateliers de remédiation cognitive comme outil supplémentaire pour s'éloigner des consommations et se réinsérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd world congress of the International Society for Biomedical Research on Alcoholism and the European Society for Biomedical Research on Alcoholism (ISBRA-ESBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">14ème colloque de l'Association Francophone de Remédiation Cognitive (AFRC) : Motivation et remédiation cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796678v1</w:t>
+                <w:t xml:space="preserve">hal-03796511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychologie des Addictions en Communautés Thérapeutiques : Existe-t-il un risque de troubles cognitifs chez ces résidents à leur entrée ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Hiver 2022 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879310v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychologie des addictions en communautés thérapeutiques : les ateliers de remédiation cognitive comme outil supplémentaire pour s'éloigner des consommations et se réinsérer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addiction treatment and the complexity of neuropsychological functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susie Longbottom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de l'Association Francophone de Remédiation Cognitive (AFRC) : Motivation et remédiation cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th European conference of the European Federation of Therapeutic Communities (EFTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796511v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychology of Addictions in Therapeutic Communities: assessing and understanding cognitive recovery through a residential treatment of substance use disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">European Conference on Addictive Behaviours and Dependencies (Lisbon Addictions 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605806v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités émotionnelles des résidents accueillis en communautés thérapeutiques : mieux comprendre pour mieux accompagner</w:t>
               </w:r>
@@ -9423,51 +9423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9548,77 +9548,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la Fédération Addiction : Soigner au temps des addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Addiction, May 2022, Grenoble, France</w:t>
@@ -9647,90 +9647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sortie efficace du tabac en identifiant les leviers et obstacles psychologiques à l’arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e congrès national de la Société Francophone de Tabacologie (CSFT) : Sortir du tabac, une priorité pour tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9755,51 +9755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10018,64 +10018,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risques des troubles liés à la consommation de tabac, d’alcool et de cannabis chez les primo-entrant à l’université. Quels impacts de la crise sanitaire liée à la COVID-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10113,51 +10113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10238,64 +10238,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants – Altérations – Prévention : La démarche DAP appliquée à la prévention du Binge-Drinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10471,51 +10471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du sommeil dans l’alcoolo-dépendance : intérêt de l’auto-évaluation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10922,77 +10922,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SFA - trajectoires et processus de soins des patients en alcoologie : vers une approche multidimensionnelle intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
@@ -11172,51 +11172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11263,90 +11263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GREPACO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11419,64 +11419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timișoara, Romania. </w:t>
@@ -11518,64 +11518,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol Use and Binge Drinking among First-Year University Students: Prevalence, Risk Factors and the COVID-19 Health Crisis Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11665,51 +11665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Benaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Caen, France. </w:t>
@@ -11869,51 +11869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component processes of memory in alcoholism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12072,64 +12072,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémiologie des démences: neuropsychologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.D. Degos et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de neurologie multimédia ENN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enselec, 2002</w:t>
@@ -12171,64 +12171,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie des démences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12266,64 +12266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matière et mémoire et les modèles actuels de la mémoire humaine : de Bergson à Tulving.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerveau et Mémoires : Bergson, Ribot et la neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Osiris, 1998, 978-2905460356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12520,77 +12520,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12612,90 +12612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives among (non-) Daily Smokers and Associations with Psychological Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -12807,51 +12807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A83FCC12"/>
+    <w:nsid w:val="06C6B8E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12955,51 +12955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="823557A0"/>
+    <w:nsid w:val="69BCF1B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13103,51 +13103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A8FB1B93"/>
+    <w:nsid w:val="C6629301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13251,51 +13251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B38E8C1"/>
+    <w:nsid w:val="27976396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13399,51 +13399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5F34271F"/>
+    <w:nsid w:val="A3380242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13547,51 +13547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C5533F33"/>
+    <w:nsid w:val="586A1D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13695,51 +13695,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8DE04F0D"/>
+    <w:nsid w:val="28E824A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13843,51 +13843,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C3F166E8"/>
+    <w:nsid w:val="52C79004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13991,51 +13991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DD7F45A0"/>
+    <w:nsid w:val="BD50CCD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14139,51 +14139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="72250D88"/>
+    <w:nsid w:val="44240682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14287,51 +14287,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7E9F68B9"/>
+    <w:nsid w:val="667BA553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14435,51 +14435,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="99AB9AE5"/>
+    <w:nsid w:val="101F69BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14699,51 +14699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-beaunieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1354-6558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156503980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2019.1652438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janssen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barbay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492920" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159616" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15611136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01236103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bordas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C3B4A5E18D0D48BB980B1DD1DB4908AF30E46FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00962427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Le Berre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00498" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9XC6WW1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pascale Le Berre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12486" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pitel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Witkowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KZ72NMN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud La Joie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2013.03.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPR8LPKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318251834e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-6653.2011.02002.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Berre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauchs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. La Joie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mezenge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudehent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2012.10.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin C&#233;line" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01760.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00794.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK4T8381-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538645v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2010.01277.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538485v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291709990626" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00859.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10F0KRXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20605" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DKHZ5J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538364v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210802212010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263958v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aup&#233;e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007748" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00677.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R21RPQBT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20354" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C3E54F41CE1F57E49E4FC2557DC167F5D50F9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00142890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2006.00301.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2007.00418.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beaunieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebaron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Joyeux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desgranges" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050600909961" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210500477766" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03262039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Girard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290442000428" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giffard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desgranges B&#233;atrice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nore" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalev&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awf209" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248549v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/traite-de-neuropsychologie-clinique-de-l-adulte--9782807335158-page-231?" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62619-6.00013-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282439v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282409v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282394v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-beaunieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1354-6558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156503980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2019.1652438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janssen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barbay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492920" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159616" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15611136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01236103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bordas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C3B4A5E18D0D48BB980B1DD1DB4908AF30E46FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00498" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00962427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Le Berre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22500" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9XC6WW1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pascale Le Berre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12486" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pitel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Witkowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KZ72NMN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud La Joie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2013.03.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPR8LPKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-6653.2011.02002.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318251834e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Berre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauchs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. La Joie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mezenge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudehent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2012.10.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin C&#233;line" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01760.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00794.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK4T8381-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538645v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2010.01277.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538485v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291709990626" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00859.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10F0KRXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20605" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DKHZ5J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538364v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210802212010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263958v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aup&#233;e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007748" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00677.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R21RPQBT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20354" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C3E54F41CE1F57E49E4FC2557DC167F5D50F9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00142890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2006.00301.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2007.00418.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beaunieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebaron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Joyeux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desgranges" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050600909961" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210500477766" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03262039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Girard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290442000428" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giffard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desgranges B&#233;atrice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nore" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalev&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awf209" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248549v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/traite-de-neuropsychologie-clinique-de-l-adulte--9782807335158-page-231?" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62619-6.00013-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282439v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282409v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282394v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>