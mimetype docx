--- v2 (2026-04-27)
+++ v3 (2026-05-26)
@@ -1,12752 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12700 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene Beaunieux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux - Professeure d'Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-beaunieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1354-6558</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156503980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=TFM3a80AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeure d'université en neurospychologie, membre du laboratoire LPCN.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche principale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropsychologie des addictions</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grand Prix de la Fondation pour La Recherche en Alcoologie 2017. Mention « sciences biomédicales ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix La recherche 2004. Mention Santé Humaine.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrats de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche ATC Alcool 2003-2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATC Alcool Inserm AO 2002 (130 000 €)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche KORSAKOL 2007-2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PHRC inter-région 2006 (80 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MILDT-Inserm-INCa AO 2006 (60 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IREB AO 2006 (6 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dotation 2006 du Conseil Régional de Basse Normandie (45 000 €)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche ALCOBRAIN 2011-2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MILDT-Inserm-INCa AO 2009 RPE10001EEA (29 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dotation 2011 du Conseil régional RPH10015EEA (151 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR Retour Post Doctorant 2010 R10094EE/RPV10004EEA (lauréate Anne Lise Pitel ; 476 950 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MILDECA AO PrevDrogues 2014 (95 000 €)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche ADUC 2019-2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fondation pour la recherche en Alcoologie (13 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Région Normandie RIN 2019-2022 (150 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche en Santé Publique (IRESP) 2020-2024 (295 793 €)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche NeuroAddiCT 2020-2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Région Normandie RIN 2019-2022 (90 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche en Santé Publique (IRESP) 2020-2024 (386 742 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fédération Addiction. 2025 (70 000€)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d’enseignement et formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions de Master recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2002-2003. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valérie Hubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Apprentissage procédural cognitif : projet en Tomographie de Positon chez les sujets jeunes. Mémoire de DEA. Co-direction Francis Eustache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2002-2003. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Witkowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Contribution des troubles exécutifs dans le déficit de mémoire épisodique chez les patients atteints d’un syndrome de Korsakoff. Mémoire de DEA. Co-direction Francis Eustache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2003-2004. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pitel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Impact de la technique d’apprentissage sans erreurs sur l’acquisition de nouvelles connaissances sémantiques dans le syndrome de Korsakoff. Master recherche. Co-direction : Francis Eustache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2006-2007. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Le Berre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Déficits exécutifs dans l’alcoolisme chronique : implications dans la prise en charge. Master recherche. Co-direction : Francis Eustache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2009-2010. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nadège Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Etude des facteurs cliniques explicatifs de l’hétérogénéité des atteintes cérébrales et des troubles neuropsychologiques associés dans l’alcoolo-dépendance. Co-direction : Francis Eustache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2014-2015. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simon Bodin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. La théorie de l’esprit dans l’alcoolo-dépendance : études en neuropsychologies et neuroimagerie. Co-direction : Anne Lise Pitel.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2014-2015. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Cabé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Étude en neuropsychologie et en neuroimagerie de l'impulsivité chez les patient alcoolo-dépendants. Co-direction : Anne Lise Pitel.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions de Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valérie Hubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mémoire procédurale et apprentissage procédural cognitif : étude cognitive et en imagerie cérébrale fonctionnelle. Allocataire Inserm-Région. Thèse de Psychologie : Co-direction Francis Eustache. Soutenance : Décembre 2006. Actuellement Professeur des Ecoles.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Les troubles cognitifs dans l’alcoolisme chronique et dans le syndrome de Korsakoff : Analyse neuropsychologique, remédiation cognitive et imagerie cérébrale. Allocataire Inserm. Thèse de Psychologie : Co-direction Francis Eustache. Soutenance : Décembre 2007. Prix de thèse P Fouquet 2007 (Société Française d’Alcoologie). Post doctorat à l’Université de Stanford, Californie (Pr. Ed. Sullivan) 2008-2010. Actuellement MCU Université Caen Normandie et membre Junior à l’Institut Universitaire de France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Pascale Le Berre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. «Neuropsychologie, neuroanatomie fonctionnelle et prise en charge des patients alcooliques chroniques avec ou sans syndrome de Korsakoff » Allocataire Inserm. Thèse de Psychologie : Co-direction Francis Eustache. Allocataire Inserm. Soutenance : Novembre 2011. Prix de thèse P Fouquet 2011 (Société Française d’Alcoologie). Actuellement chercheur à l’Université de Stanford, Californie (Pr. Ed. Sullivan).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Facteurs cliniques, biologiques et génétiques explicatifs de l’hétérogénéité des atteintes cérébrales et neuropsychologiques dans l’alcoolo-dépendance. Soutenance décembre 2015. Actuellement, MCU Université Caen Normandie.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Neuropsychologie des Addictions en Communautés Thérapeutiques. 2020-2024.- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lana Strika-Bruneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Application et déclinaison de la thérapie d’acceptation et d’engagement dans de nouvelles perspectives de prise en charge en addictologie. en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de jury de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fanny Grisetto (25-11-2020, Université de Lille 3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Pierre Sauton (7-10-2020, Université de Picardie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sarah Merbah (24-11-2010, Université de Liège)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Caroline Lejeune (19-12-2013, Université de Liège)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Guillaume Chauvel (25-11-2011, Université Paris 11)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Houda Daaloul (22-06-2021, Université de Caen Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de jury d'HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Anne Lise Pitel (26-05-2015, Université de Caen Normandie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Fabien Gierski (16-11-2018, Université de Reims Champagne Ardenne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Delphine Grynberg (12-06-2020, Université Lille 3)- Ludivine Ritz (28-03-2025, Université de Caen Normandie)-  Marie Lange (06-06-2025, Université de Caen Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de jury de prix scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du jury du Prix Quinquennal 2020 FNRS (75 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présidente de la commission SHS-2 du FNRS 2019-2025-  Membre de la commission Welchange, FNRS depuis novembre 2024- Membre du CA Université de Caen Normandie depuis décembre 2024- Membre de la CFVU Université de Caen Normandie 2020-2024</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du CAC Université de Caen Normandie  2020-2024</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of neuropsychological impairment among therapeutic community residents: relationship with dropout and spontaneous recovery during treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quételard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.352. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12888-026-07995-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocognitive Correlates of Food and Alcohol Disturbances: An Integrated Neuropsychological Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychiatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.339-348. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpsychires.2026.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05457930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of mind deficits in Korsakoff's syndrome and alcohol use disorder: Similar deficits but different underlying cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Laniepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 ([Open Access]), 10 p. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.70135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives Among (non-) Daily Smokers and Associations With Psychological Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.281-299. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00220426231214461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making impairments in binge drinking and cannabis use among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, [Advance online publication], 16 p. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/adb0001089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Making Deficits Among Young Adults With Food and Alcohol Disturbance: Insights From The Iowa Gambling Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Suarez-Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health and Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, [Original Article. Published: 03 December 2025], 23 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11469-025-01579-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05401693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of alcohol use disorder risk in young adults: Direct and indirect psychological paths through binge drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauduy Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0321974. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poststroke apathy: Major role of cognitive, depressive and neurological disorders over imaging determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Aubignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardalan Aarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Andriuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2022.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural brain substrates of the deficits observed on the BEARNI test in alcohol use disorder and Korsakoff's syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Segobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Laniepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (1), pp.130-142. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnr.25132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Improvement of Neuropsychological Impairments During Detoxification in Patients with Alcohol Use Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Houchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (1 [aRT. agac048]), 8 p. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agac048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Identification of Alcohol Use Disorder Patients at Risk of Developing Korsakoff’s Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (3), pp.587-595. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.14548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cheam-Bernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct psychological profiles among college students with substance use: A cluster analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109 ([106477]), [9 p.]. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition opérationnelle du &amp;quot;binge drinking&amp;quot; : une nécessité diagnostique et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What We Talk About When We Talk About Binge Drinking: Towards an Integrated Conceptualization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (5), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agaa041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebellar hypermetabolism in alcohol use disorder: compensatory mechanism or maladaptive plasticity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Segobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lanièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (10), pp.2212-2221. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.14158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Segobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Laniepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02016360v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsychological and Neuroimaging Examinations of Self‐Reported Sleep Quality in Alcohol Use Disorder With and Without Korsakoff's Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Laniepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Segobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (5), pp.952-964. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.13997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02180852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiamine and phosphate esters concentrations in whole blood and serum of patients with alcohol use disorder: a relation with cognitive deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coulbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritional Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (7), pp.530-541. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1028415X.2019.1652438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère journée nationale d’échanges du réseau de recherche REUNIRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (4), pp.459-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hamel-Sénécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative and Complementary Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review and Meta-Analysis of Prevalence in Post-Stroke Neurocognitive Disorders in Hospital-Based Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Barbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (5-6), pp.322-334. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000492920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and Biological Risk Factors for Neuropsychological Impairment in Alcohol Use Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coulbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Segobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.e0159616. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0159616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles cognitifs dans l’alcoolodépendance : intérêt du dépistage dans l’optimisation des prises en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Laniepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (1), pp.74-81. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct voxel-based comparisons between grey matter shrinkage and glucose hypometabolism in chronic alcoholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Segobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (9), pp.1625-1640. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X15611136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a brief screening tool for alcohol-related neuropsychological impairments (BEARNI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (11), pp.2249-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01236103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity of white matter microstructure in alcoholics with and without Korsakoff's syndrome Human Brain Mapping Integrity of white matter microstructure in alcoholics with and without Korsakoff's syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Segobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2795-2808. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.22808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01187746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic alcohol consumption and its effect on nodes of frontocerebellar and limbic circuitry: Comparison of effects in France and the United States.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chanraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (9), pp.4635-53. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.22500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00962427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Brain Volumetric Changes and Interim Drinking at Six Months in Alcohol-Dependent Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Segobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chételat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (3), pp.739-748. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Continuum Hypothesis: Toward an In-Depth Exploration of Executive Functions in Korsakoff Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain structural substrates of cognitive procedural learning in alcoholic patients early in abstinence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Segobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pascale Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (8), pp.2208-16. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.12486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01067948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsychological assessment and cerebral vascular disease: The new standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (10), pp.779-785. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Cognitive Procedural Learning in Alcoholics with Korsakoff's Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Viader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (6), pp.1025-1032. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readiness to change and brain damage in patients with chronic alcoholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rauchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud La Joie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Segobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mézenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213 (3), pp.202-209. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pscychresns.2013.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrostructural abnormalities in Korsakoff syndrome compared with uncomplicated alcoholism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chételat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (17), pp.1330-3. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0b013e318251834e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00652244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive procedural learning in early Alzheimer's disease: impaired processes and compensatory mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de La Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Viader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Neuropsychol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-6653.2011.02002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00649632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired decision-making and brain shrinkage in alcoholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rauchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. La Joie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mezenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (3), pp.125-33. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Barriers to Readiness to Change in Alcohol-Dependent Patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauvin Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01760.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00665745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Adaptation of the Vascular Cognitive Impairment Harmonization Standards: The GRECOG-VASC Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Quaglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stroke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.362-363. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-4949.2012.00794.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of metamemory in patients with chronic alcoholism using a feeling-of-knowing episodic memory task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (11), pp.1888-98. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2010.01277.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00538645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantage of errorless learning for the acquisition of new concepts' labels in alcoholics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (3), pp.497-502. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033291709990626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00538485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Episodic Memory and Executive Functions of Abstinent and Relapsed Alcoholics Over a 6-Month Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (3), pp.490-498. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2008.00859.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in the cerebral substrates of cognitive procedural learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chételat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (4), pp.1374-86. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.20605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00494376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Korsakoff patients learn new concepts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guillery-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de La Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (3), pp.879-886. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodic memory deficits slow down the dynamics of cognitive procedural learning in normal ageing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.197-207. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658210802212010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00538364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Glucose Metabolism Abnormalities in Alcoholic Korsakoff's Syndrome: Group Comparisons and Individual Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Aupée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chételat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mézenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (11), pp.e7748. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodic and Working Memory Deficits in Alcoholic Korsakoff Patients: The Continuity Theory Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de La Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (7), pp.1229-1241. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2008.00677.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic network subserving the three phases of cognitive procedural learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chételat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (12), pp.1415-29. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.20354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00277523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of episodic and working memory impairments on semantic and cognitive procedural learning at alcohol treatment entry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guillery-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol Clin Exp Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), pp.238-48. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2006.00301.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00142890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genuine episodic memory deficits and executive dysfunctions in alcoholic subjects early in abstinence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guillery-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (7), pp.1169-78. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-0277.2007.00418.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00160876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which processes are involved in cognitive procedural learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (5), pp.521-39. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658210500477766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00501854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two case studies in the application of errorless learning techniques in memory impaired patients with additional executive deficits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lebaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (10), pp.1099-110. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699050600909961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00502257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right ventral frontal hypometabolism and abnormal sense of self in a case of disproportionate retrograde amnesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Piolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (8), pp.1005-1034. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643290442000428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic time course of semantic memory impairment in Alzheimer's disease: clues from hyperpriming and hypopriming effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desgranges Béatrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lalevée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125 (9), pp.2044-2057. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awf209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ToM and motivation in therapeutic community residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susie Longbottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ESBRA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism, Sep 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: substance use, gender, and metacognitive failure in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ESBRA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la consommation de cannabis sur la prise de décision : étude chez les étudiants binge drinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème journées du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2023, Louvain -la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction treatment and the complexity of neuropsychological functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susie Longbottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quételard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European conference of the European Federation of Therapeutic Communities (EFTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsychology of Addictions in Therapeutic Communities: assessing and understanding cognitive recovery through a residential treatment of substance use disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quételard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Addictive Behaviours and Dependencies (Lisbon Addictions 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction therapeutic communities residents' neuropsychological functioning at entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quételard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd world congress of the International Society for Biomedical Research on Alcoholism and the European Society for Biomedical Research on Alcoholism (ISBRA-ESBRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsychologie des Addictions en Communautés Thérapeutiques : Existe-t-il un risque de troubles cognitifs chez ces résidents à leur entrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quételard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Hiver 2022 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsychologie des addictions en communautés thérapeutiques : les ateliers de remédiation cognitive comme outil supplémentaire pour s'éloigner des consommations et se réinsérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quételard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de l'Association Francophone de Remédiation Cognitive (AFRC) : Motivation et remédiation cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quételard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capacités émotionnelles des résidents accueillis en communautés thérapeutiques : mieux comprendre pour mieux accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quételard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Journées de Printemps de la Société de Neuropsychologie de Langue Française (SNLF) : Neuropsychologie et Émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française (SNLF), May 2022, Evian-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-value du résidentiel, se donner le temps d'agir dans la durée : une rencontre à l'interface recherche-clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quételard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susie Longbottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Fédération Addiction : Soigner au temps des addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Addiction, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sortie efficace du tabac en identifiant les leviers et obstacles psychologiques à l’arrêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès national de la Société Francophone de Tabacologie (CSFT) : Sortir du tabac, une priorité pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drunkorexie chez les étudiant·e·s de l’Université de Caen : différents profils psychologiques et motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Margas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de risques des troubles liés à la consommation de tabac, d’alcool et de cannabis chez les primo-entrant à l’université. Quels impacts de la crise sanitaire liée à la COVID-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie : Risques et ressources à tous les âges de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie (SFP); Laboratoire PAVeA (Psychologie des Ages de la Vie et Adaptation EA2114), Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants – Altérations – Prévention : La démarche DAP appliquée à la prévention du Binge-Drinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée du REseaU NatIonal de Recherche en Alcoologie (REUNIRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Banovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cheam-Bernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles du sommeil dans l’alcoolo-dépendance : intérêt de l’auto-évaluation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Laniepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Segobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Boudehent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journée du sommeil : Sommeil et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National du Sommeil et de la Vigilance (INSV), Mar 2016, Caen, France. p. 4, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cognitive remediation on the recovery of neuropsychological disorders in SUD patients with comorbidities in Therapeutic Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susie Longbottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual RSA Scientific Meeting/ISBRA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Orleans (LA), United States. Wiley, 49 (S1 [M210]), pp.320-321, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic, nicotine dependence, liver history and current psychiatric comorbidities as risk factors of moderate impairment in therapeutic community residents at entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Jaunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susie Longbottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual RSA Scientific Meeting - Research Society On Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Orleans, United States. , Alcoholism: Clinical and Experimental Research, 49 (S1 [T070]), p. 360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05142469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce pertinent d'intégrer la neuropsychologie aux pratiques professionnelles en communauté thérapeutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFA - trajectoires et processus de soins des patients en alcoologie : vers une approche multidimensionnelle intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauduy Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble de l'usage d'alcool et binge drinking chez des Étudiant.e.s de première année. Effet de la Crise du Covid-19 sur les consommations d'alcool et ses facteurs de risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauduy Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Groupe de réflexion en psychopathologie cognitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne, Suisse. , </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32033.68966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sortie efficace du tabac chez les étudiant.e.s en identifiant les leviers et obstacles psychologiques à l'arrêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GREPACO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne, Suisse. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23015.93607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsychology of addiction in Therapeutic Communities: a specific cognitive semiology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susie Longbottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quételard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Timișoara, Romania. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol Use and Binge Drinking among First-Year University Students: Prevalence, Risk Factors and the COVID-19 Health Crisis Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Timisoara, Romania. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neuropsychologie comme outil clinique en communautés thérapeutiques spécialisées en addictologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Benaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susie Longbottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quételard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la mémoire procédurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Amieva; Philippe Azouvi; Emmanuel Barbeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neuropsychologie clinique de l'adulte. Tome I, Évaluation [3ème édition]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-240, 2023, (Neuropsychologie), 978-2-8073-3515-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component processes of memory in alcoholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Clinical Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-225, 2014, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-62619-6.00013-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des capacités de mémoire implicite : enjeux et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Giffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Meulemans, F. Eustache, F. Colette et B. Desgranges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation et prise en charge des troubles mnésiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiologie des démences: neuropsychologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.D. Degos et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de neurologie multimédia ENN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enselec, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsychologie des démences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et mémoire et les modèles actuels de la mémoire humaine : de Bergson à Tulving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau et Mémoires : Bergson, Ribot et la neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Osiris, 1998, 978-2905460356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive correlates of Food and Alcohol Disturbance: an integrated neuropsychological exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of neuropsychological impairment in Therapeutic communities' residents at entry: which profile should alert us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Quételard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do University Students Smoke Tobacco? French Validity of Brief Wisconsin Inventory of Smoking Dependence Motives among (non-) Daily Smokers and Associations with Psychological Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12807,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06C6B8E5"/>
+    <w:nsid w:val="9978C637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12955,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69BCF1B4"/>
+    <w:nsid w:val="C58CA75D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13103,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C6629301"/>
+    <w:nsid w:val="5749D23A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13251,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27976396"/>
+    <w:nsid w:val="508BC7C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13399,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A3380242"/>
+    <w:nsid w:val="32EFD6BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13547,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="586A1D68"/>
+    <w:nsid w:val="9F791350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13695,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="28E824A5"/>
+    <w:nsid w:val="F7C2F4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13843,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="52C79004"/>
+    <w:nsid w:val="FBC12651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13991,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BD50CCD8"/>
+    <w:nsid w:val="29E14179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14139,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="44240682"/>
+    <w:nsid w:val="87746BE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14287,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="667BA553"/>
+    <w:nsid w:val="97F3CD5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14435,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="101F69BF"/>
+    <w:nsid w:val="DF93D27B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14699,51 +1999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-beaunieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1354-6558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156503980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2019.1652438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janssen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barbay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492920" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159616" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15611136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01236103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bordas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C3B4A5E18D0D48BB980B1DD1DB4908AF30E46FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00498" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00962427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Le Berre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22500" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9XC6WW1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pascale Le Berre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12486" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pitel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Witkowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KZ72NMN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud La Joie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2013.03.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPR8LPKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-6653.2011.02002.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318251834e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Berre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauchs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. La Joie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mezenge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudehent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2012.10.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin C&#233;line" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01760.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00794.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK4T8381-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538645v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2010.01277.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538485v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291709990626" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00859.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10F0KRXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20605" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DKHZ5J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538364v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210802212010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263958v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aup&#233;e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007748" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00677.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R21RPQBT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20354" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C3E54F41CE1F57E49E4FC2557DC167F5D50F9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00142890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2006.00301.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2007.00418.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beaunieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebaron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Joyeux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desgranges" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050600909961" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210500477766" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03262039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Girard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290442000428" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giffard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desgranges B&#233;atrice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nore" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalev&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awf209" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248549v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/traite-de-neuropsychologie-clinique-de-l-adulte--9782807335158-page-231?" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62619-6.00013-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282439v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282409v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282394v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-beaunieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1354-6558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156503980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=TFM3a80AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607261v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-026-07995-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220426231214461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2019.1652438" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janssen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barbay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492920" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159616" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573839v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15611136" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01236103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bordas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22808" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C3B4A5E18D0D48BB980B1DD1DB4908AF30E46FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00962427v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Le Berre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22500" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12300" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9XC6WW1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00498" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067948v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pascale Le Berre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12486" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pitel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Witkowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12054" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KZ72NMN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud La Joie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2013.03.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPR8LPKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318251834e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-6653.2011.02002.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Berre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauchs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. La Joie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mezenge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudehent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2012.10.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin C&#233;line" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01760.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264016v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00794.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK4T8381-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2010.01277.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291709990626" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rivier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00859.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10F0KRXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20605" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DKHZ5J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210802212010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263958v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aup&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007748" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263916v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2008.00677.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R21RPQBT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277523v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20354" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C3E54F41CE1F57E49E4FC2557DC167F5D50F9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00142890v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2006.00301.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160876v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2007.00418.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210500477766" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502257v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beaunieux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebaron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Joyeux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desgranges" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050600909961" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03262039v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Girard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290442000428" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giffard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desgranges B&#233;atrice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nore" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalev&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awf209" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047381v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543926v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262657v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03684651v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32033.68966" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23015.93607" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371985v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248549v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/traite-de-neuropsychologie-clinique-de-l-adulte--9782807335158-page-231?" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03263930v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62619-6.00013-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282409v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03282394v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120073v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>