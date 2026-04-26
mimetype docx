--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -2114,178 +2114,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de quantification et de qualification des déchets post inondation. Le projet de recherche Mécadépi</w:t>
+                <w:t xml:space="preserve">Le projet de recherche MUEED – Métabolisme urbain, empreinte écologique et politiques de gestion des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Résilience en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659684v1</w:t>
+                <w:t xml:space="preserve">hal-01659693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de recherche MUEED – Métabolisme urbain, empreinte écologique et politiques de gestion des déchets</w:t>
+                <w:t xml:space="preserve">Une méthode de quantification et de qualification des déchets post inondation. Le projet de recherche Mécadépi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Résilience en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659693v1</w:t>
+                <w:t xml:space="preserve">hal-01659684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchets et écologie industrielle et territoriale : une analyse à travers le métabolisme urbain</w:t>
               </w:r>
@@ -3811,51 +3811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="442127BE"/>
+    <w:nsid w:val="8F6C300F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4042,51 +4042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-beraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3125-6629" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172408342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Popescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Oates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gbedande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Marchesini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101996" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176731" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nithart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0329" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3671-2012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268861v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonierbale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jadot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41170(400)52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662462v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00874408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-beraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3125-6629" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172408342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Popescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Oates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gbedande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Marchesini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101996" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176731" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nithart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0329" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3671-2012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268861v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonierbale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jadot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41170(400)52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662462v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00874408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>