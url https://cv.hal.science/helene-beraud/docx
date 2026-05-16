--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1272,217 +1272,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing waste during the covid crisis: tensions between hygienic and environmental objectives in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
+                <w:t xml:space="preserve">La mise en oeuvre plurielle de l’urbanisme circulaire Le cas des Halles en commun (ZAC La Courrouze, Rennes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gbedande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opening the Bin 3 - Waste, economy, culture and society: "one world, one bin?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lancaster University; Opening the Bin, Jun 2023, Lancaster, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">24ème Rencontres internationales en urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268861v1</w:t>
+                <w:t xml:space="preserve">hal-04268209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en oeuvre plurielle de l’urbanisme circulaire Le cas des Halles en commun (ZAC La Courrouze, Rennes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavie Ferchaud</w:t>
+                <w:t xml:space="preserve">Managing waste during the covid crisis: tensions between hygienic and environmental objectives in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gbedande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Rencontres internationales en urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Opening the Bin 3 - Waste, economy, culture and society: "one world, one bin?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lancaster University; Opening the Bin, Jun 2023, Lancaster, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268209v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité spatiale et sociale au coeur de la gestion des déchets post-catastrophes à Saint-Martin</w:t>
               </w:r>
@@ -1563,51 +1563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action publique face aux dynamiques d’éviction des activités productives. Les cas de Rennes et de Bordeaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2196,299 +2196,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de quantification et de qualification des déchets post inondation. Le projet de recherche Mécadépi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déchets et écologie industrielle et territoriale : une analyse à travers le métabolisme urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Résilience en action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">51ème colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659684v1</w:t>
+                <w:t xml:space="preserve">hal-01659712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchets et écologie industrielle et territoriale : une analyse à travers le métabolisme urbain</w:t>
+                <w:t xml:space="preserve">Analyse de la place de la proximité dans les enjeux d’écologie industrielle et territoriale à travers l’exemple de la gestion des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonierbale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire sur l’Ecologie Industrielle et Territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659712v1</w:t>
+                <w:t xml:space="preserve">hal-01659710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la place de la proximité dans les enjeux d’écologie industrielle et territoriale à travers l’exemple de la gestion des déchets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode de quantification et de qualification des déchets post inondation. Le projet de recherche Mécadépi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire sur l’Ecologie Industrielle et Territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Résilience en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659710v1</w:t>
+                <w:t xml:space="preserve">hal-01659684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience aux inondations du réseau de gestion des déchets</w:t>
               </w:r>
@@ -3811,51 +3811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F6C300F"/>
+    <w:nsid w:val="23C8E6AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4042,51 +4042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-beraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3125-6629" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172408342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Popescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Oates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gbedande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Marchesini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101996" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176731" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nithart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0329" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3671-2012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268861v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonierbale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jadot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41170(400)52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662462v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00874408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-beraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3125-6629" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172408342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Popescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Oates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gbedande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Marchesini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101996" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176731" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nithart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0329" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3671-2012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonierbale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jadot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41170(400)52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662462v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00874408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>