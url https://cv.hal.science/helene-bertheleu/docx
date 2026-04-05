--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -249,51 +249,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -703,2842 +703,2764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actualité théorique des relations interethniques. Ethnicité et race dans la sociologie francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nouvelles questions ethniques, 37 (3-4), pp.179-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.19365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collaboration ethno-artistique autour d’une thématique sensible : les migrations et leurs patrimoines au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Rencontres ethno-artistiques, 42, pp.1-25</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Topicality of Interethnic Relations: Ethnicity and Race in Francophone Sociology [English Version]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nouvelles questions ethniques, 37 (3-4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.22841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaboration ethno-artistique autour d’une thématique sensible : les migrations et leurs patrimoines au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...92 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, Rencontres ethno-artistiques, 42, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Actualité théorique des relations interethniques. Ethnicité et race dans la sociologie francophone</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires des migrations et politisation des émotions au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre conscience de l’ancienneté du phénomène. Entretien avec Amar Nafa, directeur de l’association Génériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Nafa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1322, pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.6606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero D. Galloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Exposer les migrations, 1322, pp.6-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.6578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposer des mémoires de migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1322, pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.6687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposer des mémoires de migrations. Retour sur une collecte participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1322, pp.113-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence de quelqu’un qui n’est pas là</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Nejmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Exposer les migrations, 1322, pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.6725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « fabrique » des expositions sur les migrations: Un nouvel objet d’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero-D. Galloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/3 (1322), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.6589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissances situées et pluralisation du ‘Nous’. Effets et portée des mémoires des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01695327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissances situées et pluralisation du « nous ». Effets et portée des mémoires des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Des passés déplacés, 100 (100), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.100.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalons pour une perspective régionale d’une sociologie/histoire des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°1309, pp.162-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires des migrations en Région Centre : entre invisibilité et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du paradigme de la domination : vision minoritaire, agentivité et institutions compréhensives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecarts d'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 122, pp.14-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assignations identitaires, ruses et résistances discursives des minoritaires : l’exemple de médiatrices interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemercier Élise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecarts d'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 122, pp.22-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminations et relations interethniques : quelques remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Des différences (im)-pertinentes, n°168, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations, narrations mémorielles, territoires et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida SIMON-BAROUH, &amp;lt;i&amp;gt;Juifs à Rennes, Étude ethnosociologique&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Nouvelles questions ethniques, 37 (3-4), pp.179-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.19365⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.215-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mémoires des migrations et politisation des émotions au musée</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société québécoise et ses migrants : dans le miroir des accommodements raisonnables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Migrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.58-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Helene Bertheleu</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiculturalisme, citoyenneté et conflit : une approche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ranam.2009.1367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche sociologique de l'insertion des nouveaux venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens et usages de « l’ethnicisation ». Le regard majoritaire sur les rapports sociaux ethniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (2), pp.7-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De petits lieux du politique : individus et collectifs dans des instances de débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Garnier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ville, action citoyenne et débat public, 123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologie urbaine et relations interethniques : quelques remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Cériem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9, pp.79-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologie urbaine et relations interethniques : quelques remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Cériem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9, pp.79-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juteau Danielle, &amp;lt;i&amp;gt;L'ethnicité et ses frontières&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Émigrés–Immigrés : vieillir ici et là bas, 17 (1), pp.202-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04643080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfugié, immigré, minorité : des mots pour penser les relations interethniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1322, pp.113-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.6687⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 1234 (1), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/homig.2001.4827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...1179 lines deleted...]
-                <w:t xml:space="preserve">Ida SIMON-BAROUH, &amp;lt;i&amp;gt;Juifs à Rennes, Étude ethnosociologique&amp;lt;/i&amp;gt;</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohésion sociale, ethnicité et hiérarchies : fêtes et rituels lao en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (2), pp.215-224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.5166⟩</w:t>
+              <w:t xml:space="preserve">, 2000, Fêtes et rituels dans la migration, 16 (2), pp.153-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/remi.2000.1734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...252 lines deleted...]
-                <w:t xml:space="preserve">Sens et usages de « l’ethnicisation ». Le regard majoritaire sur les rapports sociaux ethniques</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04640020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Martiniello &amp;lt;i&amp;gt;L'ethnicité dans les sciences sociales&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 23 (2), pp.7-28</w:t>
+              <w:t xml:space="preserve">, 1997, 13 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...252 lines deleted...]
-                <w:t xml:space="preserve">Juteau Danielle, &amp;lt;i&amp;gt;L'ethnicité et ses frontières&amp;lt;/i&amp;gt;</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04635434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l'étude des relations inter-ethniques et du racisme en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Émigrés–Immigrés : vieillir ici et là bas, 17 (1), pp.202-205</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 13 (2), pp.117-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/remi.1997.1553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Cohésion sociale, ethnicité et hiérarchies : fêtes et rituels lao en France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04635086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amselle Jean-Loup &amp;lt;i&amp;gt;Vers un multiculturalisme français. L'empire de la coutume&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Fêtes et rituels dans la migration, 16 (2), pp.153-170. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, Nouveaux visages de l'immigration en Israël, 12 (3), pp.205-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Marco Martiniello &amp;lt;i&amp;gt;L'ethnicité dans les sciences sociales&amp;lt;/i&amp;gt;</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04634054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Sayad. &amp;lt;i&amp;gt;L'immigration ou les paradoxes de l'altérité&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 13 (2)</w:t>
+              <w:t xml:space="preserve">, 1995, Amérique Latine, 11 (2), pp.189-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04632397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3548,128 +3470,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer les Migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero-D. Galloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Bertheleu; Piero Galloro; Mikaël Petitjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (1322), pp.228, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3679,293 +3601,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires de migrations. Intimités et espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadbled Pôleth M.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François Rabelais. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom de la mémoire. Le patrimoine des migrations en Région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François Rabelais. 354 p., 2014, Perspectives Villes et Territoires, 978-2-86906-363-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etrangers dans le berceau de la France ? L'immigration en Région Centre du 19e siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Aprile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires François Rabelais. 2017</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Billion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François Rabelais. pp.202, 2013, collection Perspectives historiques, 978-2-86906-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3975,1873 +3897,1873 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiculturalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bouvet, F. Chossière, M. Duc, E. Fisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégoriser. Lexique des constructions sociales des différences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, 2024, 12581135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imaginaire régional à l’épreuve des mémoires de l’immigration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux de mémoire en région Centre-Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03388567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire régional à l'épreuve des mémoires de l'immigration,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux de mémoire en région Centre - Val de Loire, Rennes, PUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03144711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mémoires de migrations au musée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine comme expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.19167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mémoires des migrations au musée ? Questions patrimoniales et dynamiques anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine comme expérience. Implications anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03388547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations : des lieux de mémoire qui s’effacent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 lieux, personnages, moments. Patrimoine en Beauce, Berry, Gâtinais, Perche, Sologne, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03388593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer les migrations : entre résistances mémorielles et démocratie patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> in Céline Barrère, Gregory Busquet, Adriana Diaconu, Muriel Girard et Ioana Iosa (eds), Mémoires et patrimoines. Des revendications aux conflits, Paris, L’Harmattan, col. Habitat et sociétés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une longue histoire !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadbled Pôleth M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Guillaume Etienne (ed), Histoires de migrations, de l’intimité à l’espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription des migrants dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in G. Etienne (Ed.), Histoires de migrations, de l’intimité à l’espace public, Tours, Presses Universitaires François-Rabelais, 105-143</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant destruction : quand le quartier fait son musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hatzfeld Hélène (dir.), Regards décalés sur des patrimoines silencieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier Henry Dougier, 128 p., 2015, 979-10-31200-32-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations dans les pratiques muséales en France. L’exemple de trois formes de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Amar, Y. Frenette, M. Lanouette, M. Pâquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées, histoire, migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université de Laval, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les migrations dans les pratiques muséales en France. L’exemple de trois formes de médiation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées, Histoire, Migration, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01257423v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisations, ancrage et effacements de la mémoire. Contextes urbains en région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noel Barbe; Marine Chauliac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'immigration aux frontières du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'homme, 17p., 2014, 978-2-7351-1707-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deux facettes de la mémoire portugaise : valorisation de la culture et silence public de la migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadbled Pôleth M.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François Rabelais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au nom de la mémoire. Patrimoine des migrations en Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 107-140, 2014, collection Perspectives Villes et Territoires, 978-2-86906-363-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intérêt pédagogique des mémoires des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertheleu Hélène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au nom de la mémoire : le patrimoine des migrations en Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conception dynamique et constructiviste de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires François-Rabelais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au nom de la mémoire : le patrimoine des migrations en Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoires d’anciens ouvriers maghrébins en foyer : une transmission empêchée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Karraï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires François Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H. Bertheleu (dir.), Au nom de la mémoire, Patrimoine des migrations en Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-156., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dassié</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la productivité des conflits de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Azuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...355 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Melé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.389-428, 2013, géographie sociale, 978-2-7535-2278-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.27301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ils veulent abattre le quartier. Mobilisations minuscules en contexte de démolition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P. Melé (dir.), Conflits de proximité et dynamiques urbaines, PUR, Rennes, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-261, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicisation', 'communautarisme' ou comment fabriquer de la différence au lieu de repenser la citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> in Chantal Crenn &amp; Laurence Kotobi (éd.), Du point de vue de l’ethnicité. Pratiques françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.57-73, 2012, 9782200275389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie participative : entre gestion urbaine et citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires François Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les constructions locales du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.43-54, 2008, Perspectives "villes et territoires"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00317490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports sociaux constitutifs des groupes minoritaires et majoritaires : une approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Martinez &amp; M.-C. Michaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorité(s) : construction idéologique ou réalité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaire de Rennes, pp.19-26, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5851,91 +5773,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition, participation et collaborations autour des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5945,215 +5867,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie participative au prisme des rapports majoritaires / minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démocratie participative au prisme des rapports majoritaires / minoritaires</w:t>
+                <w:t xml:space="preserve">Multiculturalisme, citoyenneté et conflit : une approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00440952v1</w:t>
+                <w:t xml:space="preserve">halshs-00347468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiculturalisme, citoyenneté et conflit : une approche sociologique</w:t>
+                <w:t xml:space="preserve">Ils veulent abattre le quartier&amp;quot; : mobilisations minuscules face à la démolition urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6163,344 +6085,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement bénévole des réfugié.e.s dans le contexte nantais. Un regard socio-anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours; CITERES (CItés, TERritoires, Environnement et Sociétés). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03398990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement bénévole des réfugié.e.s dans le contexte nantais. Un regard socio-anthropologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’exposition et ses effets. Territoires de migrations, démocratie patrimoniale et pratiques scientifiques renouvelées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours; CITERES (CItés, TERritoires, Environnement et Sociétés). 2021</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadbled Pôleth M.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la communication. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03398990v1</w:t>
+                <w:t xml:space="preserve">hal-01257489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition et ses effets. Territoires de migrations, démocratie patrimoniale et pratiques scientifiques renouvelées.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mémoires plurielles des immigrations en région Centre: reconnaissances et patrimonialisation émergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadbled Pôleth M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la communication. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6510,105 +6432,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations interethniques, mémoires des migrations, patrimoine et citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris Nanterre, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02614588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6676,51 +6598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D0F6695"/>
+    <w:nsid w:val="2E48A556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6907,51 +6829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-bertheleu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2414-4786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053334167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billion-Laroute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.10969" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.10868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#233;tif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091912ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22841" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.19365" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bertheleu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Nafa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6606" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Petitjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nejmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-D. Galloro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.100.0151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier &#201;lise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5166" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2009.1367" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2001.4827" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04640020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1734" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635086v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1553" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadbled P&#244;leth M." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990645v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.19167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388547v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Karra&#239;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239951v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248924v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317490v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347468v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02614588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-bertheleu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2414-4786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053334167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billion-Laroute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.10969" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.10868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#233;tif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091912ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.19365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Nafa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6606" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Petitjean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bertheleu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nejmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-D. Galloro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.100.0151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier &#201;lise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5166" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2009.1367" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2001.4827" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04640020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1553" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadbled P&#244;leth M." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.19167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Karra&#239;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248993v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02614588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>