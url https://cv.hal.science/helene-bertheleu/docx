--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -703,105 +703,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité théorique des relations interethniques. Ethnicité et race dans la sociologie francophone</w:t>
+                <w:t xml:space="preserve">Theoretical Topicality of Interethnic Relations: Ethnicity and Race in Francophone Sociology [English Version]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Nouvelles questions ethniques, 37 (3-4), pp.179-204. </w:t>
+              <w:t xml:space="preserve">, 2021, Nouvelles questions ethniques, 37 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.19365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.22841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067410v1</w:t>
+                <w:t xml:space="preserve">hal-05067416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration ethno-artistique autour d’une thématique sensible : les migrations et leurs patrimoines au musée</w:t>
               </w:r>
@@ -847,147 +847,147 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, Rencontres ethno-artistiques, 42, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508514v1</w:t>
+                <w:t xml:space="preserve">hal-04349736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Topicality of Interethnic Relations: Ethnicity and Race in Francophone Sociology [English Version]</w:t>
+                <w:t xml:space="preserve">Actualité théorique des relations interethniques. Ethnicité et race dans la sociologie francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Nouvelles questions ethniques, 37 (3-4), </w:t>
+              <w:t xml:space="preserve">, 2021, Nouvelles questions ethniques, 37 (3-4), pp.179-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.22841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.19365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067416v1</w:t>
+                <w:t xml:space="preserve">hal-05067410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration ethno-artistique autour d’une thématique sensible : les migrations et leurs patrimoines au musée</w:t>
               </w:r>
@@ -1033,69 +1033,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Rencontres ethno-artistiques, 42, pp.1-25</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349736v1</w:t>
+                <w:t xml:space="preserve">hal-03508514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires des migrations et politisation des émotions au musée</w:t>
               </w:r>
@@ -1235,248 +1235,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02614602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+                <w:t xml:space="preserve">Exposer des mémoires de migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piero D. Galloro</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Petitjean</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Exposer les migrations, 1322, pp.6-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 1322, pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.6687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero D. Galloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Bertheleu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Garnier</w:t>
+                <w:t xml:space="preserve">Mikael Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1322, pp.113-122. </w:t>
+              <w:t xml:space="preserve">, 2018, Exposer les migrations, 1322, pp.6-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.6687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.6578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349747v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer des mémoires de migrations. Retour sur une collecte participative</w:t>
               </w:r>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero-D. Galloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018/3 (1322), pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1975,165 +1975,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A propos du paradigme de la domination : vision minoritaire, agentivité et institutions compréhensives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecarts d'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 122, pp.14-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoires des migrations en Région Centre : entre invisibilité et reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Covalences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248991v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01248988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignations identitaires, ruses et résistances discursives des minoritaires : l’exemple de médiatrices interculturelles</w:t>
               </w:r>
@@ -3510,51 +3510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero-D. Galloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Bertheleu; Piero Galloro; Mikaël Petitjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (1322), pp.228, 2018</w:t>
@@ -5065,285 +5065,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt pédagogique des mémoires des migrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+                <w:t xml:space="preserve">Une conception dynamique et constructiviste de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertheleu Hélène. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires François-Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au nom de la mémoire : le patrimoine des migrations en Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01239951v1</w:t>
+                <w:t xml:space="preserve">hal-01257431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une conception dynamique et constructiviste de la mémoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Garnier</w:t>
+                <w:t xml:space="preserve">Mémoires d’anciens ouvriers maghrébins en foyer : une transmission empêchée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Karraï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François Rabelais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H. Bertheleu (dir.), Au nom de la mémoire, Patrimoine des migrations en Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-156., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intérêt pédagogique des mémoires des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertheleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires François-Rabelais. </w:t>
+              <w:t xml:space="preserve">Bertheleu Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au nom de la mémoire : le patrimoine des migrations en Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakima Karraï</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">halshs-01248918v1</w:t>
+                <w:t xml:space="preserve">halshs-01239951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la productivité des conflits de proximité</w:t>
               </w:r>
@@ -6598,51 +6598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E48A556"/>
+    <w:nsid w:val="0638989B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6829,51 +6829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-bertheleu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2414-4786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053334167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billion-Laroute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.10969" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.10868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#233;tif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091912ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.19365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Nafa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6606" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Petitjean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bertheleu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nejmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-D. Galloro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.100.0151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier &#201;lise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5166" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2009.1367" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2001.4827" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04640020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1553" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadbled P&#244;leth M." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.19167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Karra&#239;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248993v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02614588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-bertheleu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2414-4786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053334167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billion-Laroute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.10969" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.10868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#233;tif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091912ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.19365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Nafa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6606" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bertheleu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6687" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Petitjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nejmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-D. Galloro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.6589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.100.0151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemercier &#201;lise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5166" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2009.1367" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2001.4827" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04640020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1997.1553" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadbled P&#244;leth M." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.19167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257423v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Karra&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248993v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03398990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02614588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>