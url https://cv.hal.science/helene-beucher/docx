--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Beucher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Gaussian and derived methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CRAS2A3293, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource estimation of in situ leach uranium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S R Drobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gorbatenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A F Vershkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (2), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275814Y.0000000055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations of a uranium roll-front deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275812Y.0000000011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of methodology on volumetric Uncertainty estimation in static reservoir models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pontiggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bellentani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (10), pp.1359 - 1371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Seismic Derived Constraint: Different Steps and Joined Uncertainties in the Construction of a Realistic Geological Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (2), pp.237-248. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2007020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex reservoirs with multiple conditional techniques : a practical approach to reservoir characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M Yarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG computer application in Geology 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Stochastic modeling and geostatistics: principles, methods and case studies vol. II, pp.289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des lignes de corrélation stratigraphique pour les simulations conditionnelles de lithofaciès.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelin Ikonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Sér. Inf., 30, pp.87-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted incision pattern and sediment budget along the Seine River during the Late Saalian and Weichselian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deleplancque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEQ-CNF-INQUA- Colloque Q11 Au Centre des Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Pleistocene stepped terraces of the Seine River alluvial plain: estimation of the incised-valley geometry and impacts on the sediment budget associated to the late Saalian and Wechselian glaciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deleplancque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of rock uplift to fluvial incision in the Paris basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11Th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the erosional and depositional patterns during the Late Saalian and Wechselian from a sediment budget estimation along the Seine River (la Bassée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deleplancque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017 - 33rd IAS &amp; 16th ASF Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles eustatique et climatique dans l'incision des cours d'eau du bassin parisien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deleplancque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des Sciences de la Terre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la plaine alluviale de la Bassée depuis le Tardiglaciaire (15 00 BP) et formation d'hétérogénéités sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deleplancque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amestoy Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de fin de phase 6 du PIREN-Seine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our knowledge on the hydro-chemo-mechanical behaviour of fault zones in the context of CO2 geological storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Pouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Greenhouse Gas Control Technologies conference : GHGT12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rock uplift from fluvial incision. Example from Seine river system during the middle-upper Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology at the crossroads of new frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Variograms Of The Underlying Gaussian Random Functions In The Truncated Pluri- Gaussian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Esterle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for simulating fractures in a fault zone: Analysis of the data from &amp;quot;cirque de Navacelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenv2014 ( 10th Conference on Geostatistics for Environmental Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de réservoirs fluviatiles méandriformes - FLUMY et le bassin Miocène de Loranca (Espagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based modelling for a finer characterization of meandering fluvial reservoir heterogeneities: FLUMY and the Miocene Loranca Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom. pp.446-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Process-Based Modeling to Pluri-gaussian Simulation in the Case of Meandering Channelized Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG 2012 Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Long Beach, California, United States. pp.1236143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone d'influence de l'eustatisme le long du cours de la Seine au Pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q8 - 8ème édition des colloques Quaternaire Variabilité spatiale des environnements quaternaires Contraintes, échelles et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont- Ferrand, France. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of microscopic heterogeneities of rock on elastic parameters in unconsolited sandstone reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Reveron Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joseph,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th European Association of Geoscientists and Engineers Conference and Exhibition 2012 Incorporating SPE EUROPEC 2012: Responsibly Securing Natural Resources </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.1442-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des niveaux de base dans l'étagement des nappes alluviales. Exemple du réseau de la Seine au Pleistocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Simulation of Roll-Front Uranium Deposits - a Reactive Transport Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Jean-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for a Thirsty World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methodologies and geostatistical approaches for diagenesis quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pontiggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ortenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Denver, United States. pp.Article #40492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotopic bi-categorical variables in Plurigaussian truncated simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shade of the truncated gaussian simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.799-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating fracture density from a linear or areal survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Elion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.535-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Muyumkum uranium roll front deposit by using truncated plurigaussian method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Mining Geology Conference, "Rising the challenge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Darwin, Australia. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional simulation of random sets: Application to an argilaceous sandstone reservoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ravenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de géostatistique, 1988, Avignon, France. pp.517-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional simulation of the geometry of fluvio-deltaic reservoirs. SPE 16753.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Annual Technical Conference and Exhibition, 1987, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPE Annual Technical Conference and Exhibition, Dallas, Texas, Reservoir Engineering, 591-599, 1987, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian Simulations in Geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Loc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.176, 2011, 978-3-642-19606-5. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data extension issue: geological constraints applied in geostatistical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge based solutions for building and managing subsurface structural models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, pp.17, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional simulation of random sets: Application to an argilaceous sandstone reservoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ravenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostatistics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pairwise likelihood approach for the empirical estimation of the underlying variograms in the plurigaussian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisement de Lithium Ratones (Argentine) - Etude 2 - Sensibilité aux Hétérogénéités Géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Billiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] R160315SSEG, Mines ParisTech; PSL Research University. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et incertitudes des indicateurs environnementaux. INDECO 2014, Projet Carnot INEDIT, IRSTEA-MINES. Rapport final, 1. analyses géostatistiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] R161216HBEU, Mines ParisTech - Ecole des mines de Paris. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et incertitudes des indicateurs environnementaux. Premières analyses. Projet Carnot INEDIT, IRSTEA-MINES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Kriging & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSTATISTICAL CONSULTING, TUTORING, DEVELOPMENT AND IMPLEMENTATION CONTRACT REPORT OF YEAR 5 (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSTATISTICAL CONSULTING, TUTORING, DEVELOPMENT AND IMPLEMENTATION CONTRACT REPORT OF YEAR 4 (2008-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité de la simulation génétique des roll-fronts d'uranium, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSTATISTICAL CONSULTING, TUTORING, DEVELOPMENT AND IMPLEMENTATION CONTRACT REPORT OF YEAR 3 (2007-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du taux de surrection régionale et de sa variabilité spatiale et temporelle à l'échelle du Bassin de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corner Point Geometry et HERESIM : problèmes posés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Beucher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Gaussian and derived methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CRAS2A3293, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource estimation of in situ leach uranium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S R Drobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gorbatenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A F Vershkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (2), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275814Y.0000000055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations of a uranium roll-front deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275812Y.0000000011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of methodology on volumetric Uncertainty estimation in static reservoir models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pontiggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bellentani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (10), pp.1359 - 1371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Seismic Derived Constraint: Different Steps and Joined Uncertainties in the Construction of a Realistic Geological Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (2), pp.237-248. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2007020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex reservoirs with multiple conditional techniques : a practical approach to reservoir characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M Yarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG computer application in Geology 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Stochastic modeling and geostatistics: principles, methods and case studies vol. II, pp.289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des lignes de corrélation stratigraphique pour les simulations conditionnelles de lithofaciès.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelin Ikonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Sér. Inf., 30, pp.87-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted incision pattern and sediment budget along the Seine River during the Late Saalian and Weichselian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deleplancque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEQ-CNF-INQUA- Colloque Q11 Au Centre des Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Pleistocene stepped terraces of the Seine River alluvial plain: estimation of the incised-valley geometry and impacts on the sediment budget associated to the late Saalian and Wechselian glaciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deleplancque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of rock uplift to fluvial incision in the Paris basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11Th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the erosional and depositional patterns during the Late Saalian and Wechselian from a sediment budget estimation along the Seine River (la Bassée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deleplancque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017 - 33rd IAS &amp; 16th ASF Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles eustatique et climatique dans l'incision des cours d'eau du bassin parisien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deleplancque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des Sciences de la Terre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la plaine alluviale de la Bassée depuis le Tardiglaciaire (15 00 BP) et formation d'hétérogénéités sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Deleplancque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amestoy Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de fin de phase 6 du PIREN-Seine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our knowledge on the hydro-chemo-mechanical behaviour of fault zones in the context of CO2 geological storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Pouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Greenhouse Gas Control Technologies conference : GHGT12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rock uplift from fluvial incision. Example from Seine river system during the middle-upper Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology at the crossroads of new frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Variograms Of The Underlying Gaussian Random Functions In The Truncated Pluri- Gaussian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Esterle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for simulating fractures in a fault zone: Analysis of the data from &amp;quot;cirque de Navacelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenv2014 ( 10th Conference on Geostatistics for Environmental Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de réservoirs fluviatiles méandriformes - FLUMY et le bassin Miocène de Loranca (Espagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based modelling for a finer characterization of meandering fluvial reservoir heterogeneities: FLUMY and the Miocene Loranca Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom. pp.446-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone d'influence de l'eustatisme le long du cours de la Seine au Pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q8 - 8ème édition des colloques Quaternaire Variabilité spatiale des environnements quaternaires Contraintes, échelles et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont- Ferrand, France. pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Process-Based Modeling to Pluri-gaussian Simulation in the Case of Meandering Channelized Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG 2012 Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Long Beach, California, United States. pp.1236143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of microscopic heterogeneities of rock on elastic parameters in unconsolited sandstone reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Reveron Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joseph,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th European Association of Geoscientists and Engineers Conference and Exhibition 2012 Incorporating SPE EUROPEC 2012: Responsibly Securing Natural Resources </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.1442-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des niveaux de base dans l'étagement des nappes alluviales. Exemple du réseau de la Seine au Pleistocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Simulation of Roll-Front Uranium Deposits - a Reactive Transport Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schmitt Jean-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for a Thirsty World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methodologies and geostatistical approaches for diagenesis quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pontiggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ortenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Denver, United States. pp.Article #40492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating fracture density from a linear or areal survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Elion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.535-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotopic bi-categorical variables in Plurigaussian truncated simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shade of the truncated gaussian simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.799-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Muyumkum uranium roll front deposit by using truncated plurigaussian method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Mining Geology Conference, "Rising the challenge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Darwin, Australia. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional simulation of random sets: Application to an argilaceous sandstone reservoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ravenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de géostatistique, 1988, Avignon, France. pp.517-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional simulation of the geometry of fluvio-deltaic reservoirs. SPE 16753.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Annual Technical Conference and Exhibition, 1987, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPE Annual Technical Conference and Exhibition, Dallas, Texas, Reservoir Engineering, 591-599, 1987, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian Simulations in Geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Loc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.176, 2011, 978-3-642-19606-5. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data extension issue: geological constraints applied in geostatistical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge based solutions for building and managing subsurface structural models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, pp.17, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional simulation of random sets: Application to an argilaceous sandstone reservoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ravenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostatistics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pairwise likelihood approach for the empirical estimation of the underlying variograms in the plurigaussian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisement de Lithium Ratones (Argentine) - Etude 2 - Sensibilité aux Hétérogénéités Géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Goblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Billiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] R160315SSEG, Mines ParisTech; PSL Research University. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et incertitudes des indicateurs environnementaux. INDECO 2014, Projet Carnot INEDIT, IRSTEA-MINES. Rapport final, 1. analyses géostatistiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] R161216HBEU, Mines ParisTech - Ecole des mines de Paris. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et incertitudes des indicateurs environnementaux. Premières analyses. Projet Carnot INEDIT, IRSTEA-MINES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Kriging & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSTATISTICAL CONSULTING, TUTORING, DEVELOPMENT AND IMPLEMENTATION CONTRACT REPORT OF YEAR 5 (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité de la simulation génétique des roll-fronts d'uranium, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSTATISTICAL CONSULTING, TUTORING, DEVELOPMENT AND IMPLEMENTATION CONTRACT REPORT OF YEAR 4 (2008-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S. Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSTATISTICAL CONSULTING, TUTORING, DEVELOPMENT AND IMPLEMENTATION CONTRACT REPORT OF YEAR 3 (2007-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du taux de surrection régionale et de sa variabilité spatiale et temporelle à l'échelle du Bassin de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corner Point Geometry et HERESIM : problèmes posés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VC4PVXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Abzalov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Drobov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gorbatenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Vershkov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275814Y.0000000055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275812Y.0000000011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Doligez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pontiggia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bellentani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doligez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lerat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Yarus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelin Ikonomi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amestoy Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00999553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.366" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamilton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Esterle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Reveron Becerra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00642740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Jean-Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ortenzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mariani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Elion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matheron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19607-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Billiotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518363v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777117v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00763679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VC4PVXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Abzalov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Drobov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gorbatenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Vershkov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275814Y.0000000055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275812Y.0000000011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Doligez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pontiggia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bellentani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doligez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lerat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Yarus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelin Ikonomi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amestoy Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00999553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.366" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamilton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Esterle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Reveron Becerra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00642740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Jean-Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ortenzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mariani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Elion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matheron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19607-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Billiotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518363v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00763679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777117v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>