--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -199,8675 +199,8813 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic environment drives the emergence of cell wall-deficient dormant forms in Listeria</w:t>
+                <w:t xml:space="preserve">Large-scale phenotyping and comparative genomics reveal genetic features of Listeria persistence in epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+                <w:t xml:space="preserve">Aurélie Lotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Carreaux</w:t>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tachon</w:t>
+                <w:t xml:space="preserve">Mounia Kortebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia D Gazi</w:t>
+                <w:t xml:space="preserve">Hélène Riveiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.8499. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.e1013323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52633-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742896v1</w:t>
+                <w:t xml:space="preserve">hal-05605012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Architecture of Osteoblastic Cells Infected With Staphylococcus aureus Reveals Strong Inflammatory Responses and Signatures of Metabolic and Epigenetic Dysregulation</w:t>
+                <w:t xml:space="preserve">Aquatic environment drives the emergence of cell wall-deficient dormant forms in Listeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Deplanche</w:t>
+                <w:t xml:space="preserve">Alexis Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
+                <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Diot</w:t>
+                <w:t xml:space="preserve">Stéphane Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Genthon</w:t>
+                <w:t xml:space="preserve">Anastasia D Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.854242. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.854242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650997v1</w:t>
+                <w:t xml:space="preserve">hal-04742896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Viable But Non-Culturable State of Listeria monocytogenes in the One-Health Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lotoux</w:t>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.849915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcimb.2022.849915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome Architecture of Osteoblastic Cells Infected With Staphylococcus aureus Reveals Strong Inflammatory Responses and Signatures of Metabolic and Epigenetic Dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Nunez</w:t>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+                <w:t xml:space="preserve">Alan Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Lakisic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+                <w:t xml:space="preserve">Clemence Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2058851⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.854242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.854242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665679v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immunomodulatory transcriptional signature associated with persistent listeria infection in hepatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Descoeudres</w:t>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Gorrichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.2058851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.761945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2058851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620710v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeriolysin S: A bacteriocin from Listeria monocytogenes that induces membrane permeabilization in a contact-dependent manner</w:t>
+                <w:t xml:space="preserve">An immunomodulatory transcriptional signature associated with persistent listeria infection in hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jazmín Meza-Torres</w:t>
+                <w:t xml:space="preserve">Natalie Descoeudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lelek</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Quereda</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Sachse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giulia Manina</w:t>
+                <w:t xml:space="preserve">Kevin Gorrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2108155118⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.761945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620714v1</w:t>
+                <w:t xml:space="preserve">hal-03620710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AsnB Mediates Amidation of Meso-Diaminopimelic Acid Residues in the Peptidoglycan of Listeria monocytogenes and Affects Bacterial Surface Properties and Host Cell Invasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Listeriolysin S: A bacteriocin from Listeria monocytogenes that induces membrane permeabilization in a contact-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmín Meza-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Sun</w:t>
+                <w:t xml:space="preserve">Mickaël Lelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Rogiers</w:t>
+                <w:t xml:space="preserve">Juan Quereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Martin Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bierne</w:t>
+                <w:t xml:space="preserve">Giulia Manina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (760253), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (40), pp.e2108155118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.760253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2108155118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620713v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAHD1 haploinsufficiency results in anxiety-like phenotypes in male mice</w:t>
+                <w:t xml:space="preserve">AsnB Mediates Amidation of Meso-Diaminopimelic Acid Residues in the Peptidoglycan of Listeria monocytogenes and Affects Bacterial Surface Properties and Host Cell Invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Pourpre</w:t>
+                <w:t xml:space="preserve">Lei Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Naudon</w:t>
+                <w:t xml:space="preserve">Gil Rogiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Meziane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232789⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (760253), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.760253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02585985v1</w:t>
+                <w:t xml:space="preserve">hal-03620713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Factors Targeting the Nucleus: The Growing Family of Nucleomodulins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">BAHD1 haploinsufficiency results in anxiety-like phenotypes in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pourpre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins12040220⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03620718v1</w:t>
+                <w:t xml:space="preserve">pasteur-02585985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting host epigenetic machinery: The Listeria paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bacterial Factors Targeting the Nucleus: The Growing Family of Nucleomodulins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Hamon</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pourpre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cmi.13169⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins12040220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913888v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be cytosolic or vacuolar: the double life of&amp;lt;em&amp;gt; Listeria monocytogene&amp;lt;/em&amp;gt;s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Targeting host epigenetic machinery: The Listeria paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00136⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cmi.13169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629277v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Be Cytosolic or Vacuolar : The Double Life of Listeria monocytogenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">To be cytosolic or vacuolar: the double life of&amp;lt;em&amp;gt; Listeria monocytogene&amp;lt;/em&amp;gt;s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kortebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (136), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620720v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a transgenerational inheritance of host resistance against pathogens? Lessons from the &amp;lt;em&amp;gt;Galleria mellonella-Bacillus thuringiensis&amp;lt;/em&amp;gt; interaction model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">To Be Cytosolic or Vacuolar : The Double Life of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kortebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2017.1356538⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (136), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02617646v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes switches from dissemination to persistence by adopting a vacuolar lifestyle in epithelial cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is there a transgenerational inheritance of host resistance against pathogens? Lessons from the &amp;lt;em&amp;gt;Galleria mellonella-Bacillus thuringiensis&amp;lt;/em&amp;gt; interaction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Milohanic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Prévost</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (11), pp.e1006734. </w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1471-1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2017.1356538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01740291v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a transgenerational inheritance of host resistance against pathogens? Lessons from the Galleria mellonella - Bacillus thuringiensis interaction model</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Listeria monocytogenes switches from dissemination to persistence by adopting a vacuolar lifestyle in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2017.1356538⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (11), pp.e1006734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620723v1</w:t>
+                <w:t xml:space="preserve">pasteur-01740291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the BAHD1 Chromatin-Repressive Complex in Placental Development and Regulation of Steroid Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pourpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Libertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (3), pp.e1005898. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISG15 counteracts Listeria monocytogenes infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilliana Radoshevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Impens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Quereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Nam Tham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.4:e06848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.06848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01185203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for Ral GTPase-activating protein subunit β in mitotic regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 281 (13), pp.2977-2989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.12836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of widely used Listeria monocytogenes strains EGD, 10403S, and EGD-e highlights genomic variations underlying differences in pathogenicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bécavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Creno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (2), pp.e00969-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mBio.00969-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01145480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse intracellular pathogens activate type III interferon expression from peroxisomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Odendall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizia Stavru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate M Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (8), pp.717-728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ni.2915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des microbes à l'attaque du noyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 437, pp.46-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bacterial pathogen Listeria monocytogenes and the interferon family: type I, type II and type III interferons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dussurget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (50), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01145465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of the Heterochromatinization Factor BAHD1 in HEK293 Cells Differentially Reshapes the DNA Methylome on Autosomes and X Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Libertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2015.00339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis for the inhibition of the chromatin repressor BAHD1 by the bacterial nucleomodulin LntA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Dessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.e00775-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mBio.00775-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murinization of internalin extends its receptor repertoire, altering Listeria monocytogenes cell tropism and host responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Huan Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear microbiology-bacterial assault on the nucleolus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (8), pp.663-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/embor.2013.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and bacterial infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les multiples stratégies de Listeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 412, pp.42-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651713v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les multiples stratégies de Listeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Epigenetics and bacterial infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie A Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (10), pp.a010272-a010272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/cshperspect.a010272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204374v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria tune interferon responses by playing with chromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.87-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/viru.3.1.18531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When bacteria target the nucleus: the emerging family of nucleomodulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (5), pp.622 - 633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2012.01758.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new microbiology: a conference at the Institut de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilliana Radoshevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (8), pp.514 - 519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial positioning of cell wall-anchored virulence factors in Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (6), pp.715 - 723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mib.2012.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of type III interferon genes by pathogenic bacteria in infected epithelial cells and mouse placenta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Travier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanel Mahlakõiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (6), pp.e39080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0039080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00750162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulated shift from helical to polar localization of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; cell wall-anchored proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serawit Bruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 193 (17), pp.4425 - 4437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.01154-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bacterial protein targets the BAHD1 chromatin complex to stimulate type III interferon response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Nam Tham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 331 (6022), pp.1319-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1200120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00819299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stress-induced virulence protein InlH controls interleukin-6 production during murine listeriosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serawit Bruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Toledo-Arana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Nikitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 78 (5), pp.1979-1989. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01096-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human BAHD1 promotes heterochromatic gene silencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Nam Tham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Batsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morwenna Leguillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (33), pp.13826-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0901259106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00411478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IlsA, a unique surface protein of Bacillus cereus required for iron acquisition from heme, hemoglobin and ferritin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (11), pp.e1000675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes internalins bind to the human intestinal mucin MUC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara K. Lindén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Wen Png</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 190 (1), pp.101-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00203-008-0358-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and standardized geometric analysis of InlJ, a listerial virulence factor and leucine-rich repeat protein with a novel cysteine ladder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Bublitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christin Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Reichelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 378 (1), pp.87-96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.01.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Listeria monocytogenes Virulence Factor InlJ Is Specifically Expressed In Vivo and Behaves as an Adhesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Toledo-Arana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dubrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 76 (4), pp.1368-1378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/IAI.01519-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes surface proteins: from genome predictions to function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71 (2), pp.377-397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/MMBR.00039-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterococcal Leucine-Rich Repeat-Containing Protein Involved in Virulence and Host Inflammatory Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunella Posteraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira S. Makhzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (9), pp.4463-4471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/IAI.00279-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internalins: a complex family of leucine-rich repeat-containing proteins in Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (10), pp.1156-1166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micinf.2007.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes: a multifaceted model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (6), pp.423-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nrmicro1413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species specificity of the Listeria monocytogenes InIB protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khelef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (3), pp.457-470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2005.00634.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Listeria cell wall proteome by two-dimensional nanoliquid chromatography coupled to mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Pucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Ablar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (2), pp.433-443. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200400936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of substrates of the Listeria monocytogenes sortases A and B by a non-gel proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Pucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (18), pp.4808-4817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.200402075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting sortases: a nomenclature proposal for the various sortases of Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trieu-Cuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 156 (3), pp.289-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2004.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WASP-related proteins, Abi1 and Ena/VASP are required for Listeria invasion induced by the Met receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Miki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metello Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Scita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Gertler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 118 (7), pp.1537-1547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.02285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPXTG protein InlJ, a newly identified internalin involved in Listeria monocytogenes virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 73 (10), pp.6912-6922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/IAI.73.10.6912-6922.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of lipid rafts in E-cadherin- and HGF-R/met-mediated entry of Listeria monocytogenes into host cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 166 (5), pp.743-753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.200406078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation of the srtA gene Listeria monocytogenes inhibits anchoring of surface proteins and affects virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Mazmanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (4), pp.869-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InIB, a surface protein of Listeria monocytogenes that behaves as an invasin and a growth factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 115, pp.3357-3367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for cofilin and LIM kinase in Listeria-induced phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.L. Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 155 (1), pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of host cell machinery in the pathogenesis of Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 13, pp.96-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of lagging strand synthesis triggers the formation of a RuvABC substrate at replication forks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Jose Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (3), pp.619-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasion protein InIB from Listeria monocytogenes activates PLC-y1 downstream from PI 3-kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dramsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Gratacap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Randriamampita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2 (6), pp.465-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1462-5822.2000.00069.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between the protein InIB of Listeria monocytogenes and lipoteichoic acid: a novel mechanism of protein association at the surface of gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jonquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 34 (5), pp.902-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inlA gene of Listeria monocytogenes LO28 harbors a nonsense mutation resulting in release of internalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jonquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 66 (7), pp.3420-3422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletions at stalled replication forks occur by two different pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16 (11), pp.3332-3340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a dnaE mutation which enhances RecA-independent homologous recombination in the Escherichia coli chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 24 (6), pp.1225-1234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">uvrD mutations enhance tandem repeat deletion in the Escherichia coli chromosome via SOS induction of the RecF recombination pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 26 (3), pp.557-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InlB: An invasion protein of Listeria monocytogenes with a novel type of surface association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Lindahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 25 (2), pp.285-294. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1997.4621825.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between parental and recombinant plasmids affects the measure of recombination frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 33, pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flanking sequences affect replication arrest at the Escherichia coli terminator terB in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 176 (13), pp.4165-4167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When replication forks stop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 13 (1), pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of illegitimate recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petranovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 135, pp.161-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The replication termination signal terB of the Escherichia coli chromosome is a deletion hot spot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 10 (9), pp.2699-2705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Secrets of Long-Term Staphylococcus aureus Infections: Insights into Inflammation, Metabolism, and Epigenetic Changes from Non-Immune Cells Transcriptomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sleeping beauty: illuminating the enigmatic VBNC state of Listeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pagliuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous scientifique annuel d’Op+lait Réunion glande Mammaire lait, Galactinov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Oplait-Galctinov, Oct 2023, Québec (online), Canada</w:t>
+              <w:t xml:space="preserve">ISOPOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, NORWICH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251786v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the Secrets of Long-Term Staphylococcus aureus Infections: Insights into Inflammation, Metabolism, and Epigenetic Changes from Non-Immune Cells Transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Nunez</w:t>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès National de la SFM - MICROBES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous scientifique annuel d’Op+lait Réunion glande Mammaire lait, Galactinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Oplait-Galctinov, Oct 2023, Québec (online), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296280v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of cells and tissues by the bacterial pathogen Listeria monocytogenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shaynar Dramsi</w:t>
+                <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Problem of Listeriosis (ISOPOL XIV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">16e Congrès National de la SFM - MICROBES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762533v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasion protein INLB of Listeria monocytogenes binds by ITS C-Terminus lipoteichoic acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Invasion of cells and tissues by the bacterial pathogen Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lecuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pizarro-Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaynar Dramsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV. International Symposium on Problem of Listeriosis (ISOPOL XIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The invasion protein INLB of Listeria monocytogenes binds by ITS C-Terminus lipoteichoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jonquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gounon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV. International Symposium on Problem of Listeriosis (ISOPOL XIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Mannheim, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8877,405 +9015,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into bacterial dormancy: emergence of osmotically stable wall-less forms in an aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia D Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Problems of Listeria and Listeriosis (ISOPOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accumulation of lipid droplets in kupffer cells disturbs their phagocytosis and clearance functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Horckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perlemuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M Cassard-Douclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual Meeting of the European-Association-for-the-Study-of-the-Liver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Hepatology, 58, 2013, Journal of Hepatology. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-8278(13)61258-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of lipid rafts in Listeria monocytogenes entry into mammalian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Society for cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Washington, United States. The American Society for Cell Biology, Molecular Biology of the Cell, 15, 2004, Molecular Biology of the Cell</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9285,664 +9423,782 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopy of Intracellular Listeria monocytogenes in Epithelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kortebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Descoeudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Listeria Monocytogenes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2220, Springer US, p. 201-215, 2021, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0982-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization of cell wall-anchored proteins at the surface of gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein and Sugar Export and Assembly in Gram-positive Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-201, 2017, Current topics in microbiology and immunology, 978-3-319-56014-4 (ebook). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/82_2016_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talk between bacteria and the host epigenetic machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017, Epigenetics and Human Health Book Series (EHH), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-55021-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cell wall of Listeria monocytogenes and its role in pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Graciela Pucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia-del Portillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Listeria monocytogenes : pathogenesis and host response</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 287 p., 2007, 978-0-387-49376-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-49376-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entry of Listeria monocytogenes into mammalian cells : from cell biology to physiopathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Subversion of Host Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 270 p., 2003, Symposium of the Society for General Microbiology, 9780521829984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large-scale phenotyping and comparative genomics reveal genetic features of &amp;lt;i&amp;gt;Listeria&amp;lt;/i&amp;gt; persistence in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riveiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diving into bacterial dormancy: emergence of osmotically stable wall-less forms in an aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9952,100 +10208,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un terminateur de replication sur la stabilite des plasmides chez escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Diderot - Paris 7, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02850805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10055,105 +10311,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases moléculaires de l’invasion des cellules par listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Diderot - Paris 7, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02832340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId315"/>
+      <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10221,51 +10477,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C56B678"/>
+    <w:nsid w:val="8D088AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10452,51 +10708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-bierne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0525-0848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119187914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Diot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Genthon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.854242" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lotoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.849915" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Meza-Torres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Quereda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sachse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Manina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2108155118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rogiers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.760253" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02585985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12040220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hamon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00136" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1356538" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01740291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mitchell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006734" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Libertini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005898" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01185203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilliana Radoshevich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Impens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Quereda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Nam Tham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.06848" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Personnic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12836" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00969-14" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Odendall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Dixit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Stavru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Franz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2915" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00050" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00339" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01109386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dessen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00775-13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651526v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Huan Tsai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003381" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.105" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie A Hamon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a010272" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350803v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.3.1.18531" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2012.01758.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648475v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.10.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20P30J9R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00750162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Mahlak&#245;iv" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tailleux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039080" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646667v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serawit Bruck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01154-10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200120" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledo-Arana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Nikitas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01096-09" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00411478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batsche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Leguillou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901259106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659494v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Daou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000675" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664254v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara K. Lind&#233;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sabet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Wen Png" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Florin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-008-0358-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SVNRXKSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Bublitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Holland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reichelt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.01.100" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV3S9CFR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660802v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01519-07" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00039-06" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00279-07" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666058v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.05.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12J1HSBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro1413" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelef" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2005.00634.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Calvo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Pucciarelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ablar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200400936" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C13WVVL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683410v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200402075" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P472PX0S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.10.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74192QPS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681751v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Miki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metello Innocenti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Scita" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gertler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02285" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679754v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabanes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.10.6912-6922.2005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Seveau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200406078" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674315v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Mazmanian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trost" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pucciarelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678653v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673148v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caroni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Yin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673627v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Flores" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dramsi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gratacap" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Randriamampita" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carpenter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-5822.2000.00069.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690184v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiedler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gounon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692385v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692119v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690595v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seigneur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696287v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dehoux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lindahl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4621825.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700792v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706839v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702569v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251786v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762533v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pizarro-Cerda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynar Dramsi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762534v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Fiedler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697876v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747635v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horckmans" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perlemuter" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Cassard-Douclier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270533.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(13)61258-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762351v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giroux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620716v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0982-8_16" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F82_2016_4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2016_4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788901v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55021-3_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819568v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graciela Pucciarelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-del Portillo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-0-387-49373-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-49376-3_5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831394v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850805v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-bierne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0525-0848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119187914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05605012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lotoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riveiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013323" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.849915" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Diot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Genthon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.854242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Meza-Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Quereda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sachse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Manina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2108155118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Sun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Rogiers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.760253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02585985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232789" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12040220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1356538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01740291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mitchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006734" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Libertini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005898" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01185203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilliana Radoshevich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Impens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Quereda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Nam Tham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.06848" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Personnic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12836" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00969-14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Odendall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Dixit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Stavru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Franz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2915" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00339" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01109386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dessen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00775-13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Huan Tsai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003381" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie A Hamon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a010272" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350803v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.3.1.18531" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2012.01758.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648475v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.10.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20P30J9R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00750162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Mahlak&#245;iv" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tailleux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039080" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serawit Bruck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01154-10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819299v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200120" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledo-Arana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Nikitas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01096-09" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00411478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batsche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Leguillou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901259106" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659494v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Daou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000675" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664254v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara K. Lind&#233;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sabet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Wen Png" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Florin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-008-0358-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SVNRXKSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657022v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Bublitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Holland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reichelt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.01.100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV3S9CFR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01519-07" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00039-06" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664125v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00279-07" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.05.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12J1HSBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667803v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro1413" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelef" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2005.00634.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Calvo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Pucciarelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ablar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200400936" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C13WVVL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683410v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200402075" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P472PX0S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681375v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.10.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74192QPS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Miki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metello Innocenti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Scita" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gertler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02285" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679754v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabanes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.10.6912-6922.2005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Seveau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200406078" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674315v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Mazmanian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trost" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pucciarelli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673148v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caroni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Yin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670259v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Flores" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683722v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dramsi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gratacap" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Randriamampita" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carpenter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-5822.2000.00069.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690184v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiedler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gounon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692385v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692119v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690595v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seigneur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696287v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dehoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Lindahl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4621825.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700792v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702569v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petranovic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706420v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagliuso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251786v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762533v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pizarro-Cerda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynar Dramsi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762534v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Fiedler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697876v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747635v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horckmans" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perlemuter" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Cassard-Douclier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270533.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(13)61258-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762351v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giroux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620716v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0982-8_16" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624364v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F82_2016_4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2016_4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788901v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55021-3_6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819568v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graciela Pucciarelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-del Portillo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/microbiology/book/978-0-387-49373-2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-49376-3_5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831394v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570591v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850805v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832340v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>