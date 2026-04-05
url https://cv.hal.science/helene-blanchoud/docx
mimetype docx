--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2429,827 +2429,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric bulk deposition of PAHs onto France: trends from urban to remote sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Ollivon</w:t>
+                <w:t xml:space="preserve">Atmospheric deposition of PAHs to an urban site, Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 36 (34), pp.5395-5403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00414-4⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 36 (17), pp.2891-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00089-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833462v1</w:t>
+                <w:t xml:space="preserve">hal-03941654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicides and nitrogen in precipitation: progression from west to east and contribution to the Marne river (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+                <w:t xml:space="preserve">Atmospheric deposition of PAHs to an urban site, Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00057-7⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (17), pp.2891-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00089-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941697v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric bulk deposition of PAHs onto France: trends from urban to remote sites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Chevreuil</w:t>
+                <w:t xml:space="preserve">Herbicides and nitrogen in precipitation: progression from west to east and contribution to the Marne river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Ollivon</w:t>
+                <w:t xml:space="preserve">Brigitte Garban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00414-4⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (9), pp.1025-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00057-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941551v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicides and nitrogen in precipitation: progression from west to east and contribution to the Marne river (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric bulk deposition of PAHs onto France: trends from urban to remote sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatienne Ollivon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+                <w:t xml:space="preserve">B Garban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ollivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00057-7⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (34), pp.5395-5403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00414-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833457v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric deposition of PAHs to an urban site, Paris, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Garban</w:t>
+                <w:t xml:space="preserve">Atmospheric bulk deposition of PAHs onto France: trends from urban to remote sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Garban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ollivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 36 (17), pp.2891-2900. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 36 (34), pp.5395-5403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00414-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00089-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03941654v1</w:t>
+                <w:t xml:space="preserve">hal-03941551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric deposition of PAHs to an urban site, Paris, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Garban</w:t>
+                <w:t xml:space="preserve">Herbicides and nitrogen in precipitation: progression from west to east and contribution to the Marne river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Garban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00089-4⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (9), pp.1025-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00057-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833434v1</w:t>
+                <w:t xml:space="preserve">hal-03833457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triazines in the Marne and the Seine Rivers (France) Longitudinal Evolution and Flows</w:t>
               </w:r>
@@ -3736,51 +3736,51 @@
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Congrès Groupe Français de recherches sur les PesticideS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRA WALLONIE, May 2022, NAMUR, Belgium</w:t>
+              <w:t xml:space="preserve">, CRA WALLONIE, May 2022, NAMUR, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4297,51 +4297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prospective de la contamination par la déséthylatrazine (DEA) dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4659,396 +4659,396 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nills Fauchon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2016, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741566v1</w:t>
+                <w:t xml:space="preserve">hal-02404505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations exploratoires de la pollution des eaux souterraines par les pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Viennot</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nills Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2016, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742019v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
+                <w:t xml:space="preserve">Modélisations exploratoires de la pollution des eaux souterraines par les pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nils Fauchon</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404505v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la parcelle au bassin versant : quelles données pour la modélisation du transfert des pesticides ?</w:t>
               </w:r>
@@ -5153,51 +5153,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of pesticide dissipation in soil at the catchment scale over 23 years</w:t>
+                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
@@ -5228,97 +5228,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Viennes, Autriche. pp.1</w:t>
+              <w:t xml:space="preserve">44ème Congrès du groupe français des pesticides : "Protection des cultures et santé environnementale : héritages et conceptions nouvelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFP, Groupe Français des Pesticides, France, May 2014, Schœlcher, Martinique. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990540v1</w:t>
+                <w:t xml:space="preserve">hal-01992511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
+                <w:t xml:space="preserve">Simulation of pesticide dissipation in soil at the catchment scale over 23 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
@@ -5341,327 +5341,327 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), Paris, France, Feb 2014, Paris, France. pp.35-36</w:t>
+              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Viennes, Autriche. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992468v1</w:t>
+                <w:t xml:space="preserve">hal-01990540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t>
+                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès du Groupe Français des Pesticides (GPF) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université des Antilles, May 2014, FORT DE FRANCE, France</w:t>
+              <w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), Paris, France, Feb 2014, Paris, France. pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948106v1</w:t>
+                <w:t xml:space="preserve">hal-01992468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
+                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès du groupe français des pesticides : "Protection des cultures et santé environnementale : héritages et conceptions nouvelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFP, Groupe Français des Pesticides, France, May 2014, Schœlcher, Martinique. 35 p</w:t>
+              <w:t xml:space="preserve">44ème Congrès du Groupe Français des Pesticides (GPF) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université des Antilles, May 2014, FORT DE FRANCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992511v1</w:t>
+                <w:t xml:space="preserve">hal-03948106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels and trends of PCBs and PBDEs in fish (Rutilus rutilus and Cyprinus carpio) and sediment from South Kazakhstan</w:t>
               </w:r>
@@ -5766,506 +5766,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organochlorine compounds in fish and sediments of the Syrdarya river (Kazakhstan) : a bioaccumulation survey coupled with a morphometric investigation</w:t>
+                <w:t xml:space="preserve">Ampa (aminomethyl-phosphonic acid) multiple origins in surface water : a new laboratory test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lavison-Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Symposium in pesticide chemistry "Pesticides in the environment : fate, modelling and risk mitigation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970883v1</w:t>
+                <w:t xml:space="preserve">ineris-00976310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide transfer in the unsaturated zone : sorption and degradation porcesses in geological stratum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Organochlorine compounds in fish and sediments of the Syrdarya river (Kazakhstan) : a bioaccumulation survey coupled with a morphometric investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mamilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., 2011, Piacenza, Italy. n.p</w:t>
+              <w:t xml:space="preserve">14. Symposium in pesticide chemistry "Pesticides in the environment : fate, modelling and risk mitigation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748776v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des traitements phytosanitaires en vue de simuler leurs impacts sur la qualité de l'eau : synthèse sur l'Orgeval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Nicola</w:t>
+                <w:t xml:space="preserve">Pesticide transfer in the unsaturated zone : sorption and degradation porcesses in geological stratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2011 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., 2011, Piacenza, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745821v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ampa (aminomethyl-phosphonic acid) multiple origins in surface water : a new laboratory test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+                <w:t xml:space="preserve">Évolution des traitements phytosanitaires en vue de simuler leurs impacts sur la qualité de l'eau : synthèse sur l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Couturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Blanchoud</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lavison-Bompard</w:t>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium in pesticide chemistry "Pesticides in the environment : fate, modelling and risk mitigation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">Colloque 2011 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976310v1</w:t>
+                <w:t xml:space="preserve">hal-02745821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6784,51 +6784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7218,51 +7218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pesticides dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7692,51 +7692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7800,51 +7800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination de l'Orgeval par les pesticides, une préoccupation de longue date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination de l’Orgeval par les pesticides, une préoccupation de longue date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9134,267 +9134,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’évaluation de la robustesse et de la portée des résultats de l’étude « Pesticides c’est dans l’air ! » pour l’évaluation des distances de sécurité des riverains</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’état de contamination de l’axe Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Nicolaï</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lavison-Bompard</w:t>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0040, Anses. 2023, 78 p</w:t>
+              <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp.36-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04347209v1</w:t>
+                <w:t xml:space="preserve">hal-04396894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’état de contamination de l’axe Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demande d’évaluation de la robustesse et de la portée des résultats de l’étude « Pesticides c’est dans l’air ! » pour l’évaluation des distances de sécurité des riverains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Lavison-Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp.36-136</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0040, Anses. 2023, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04396894v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04347209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une typologie des pesticides à l’échelle du bassin de la Seine</w:t>
               </w:r>
@@ -9614,267 +9614,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation rétrospective et perspectives tendancielles spatialisées appliquées à l’atrazine et ses métabolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+                <w:t xml:space="preserve">Suivi de la contamination du milieu par les pesticides : études sur le long terme et prise en compte des éléments du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mines Paris-PSL. 2019, pp.52-73</w:t>
+              <w:t xml:space="preserve">Vol. 2 : Flux dans le continuum Homme-Terre-Mer, PIREN-Seine; Zones Ateliers Seine. 2019, pp.74-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404617v1</w:t>
+                <w:t xml:space="preserve">hal-03999610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la contamination du milieu par les pesticides : études sur le long terme et prise en compte des éléments du paysage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation rétrospective et perspectives tendancielles spatialisées appliquées à l’atrazine et ses métabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mines Paris-PSL. 2019, pp.52-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03999610v1</w:t>
+                <w:t xml:space="preserve">hal-02404617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t>
               </w:r>
@@ -10357,51 +10357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de pesticides dans le système sol-nappe-rivière : Etude du comportement de l’atrazine et de l’isoproturon dans le bassin versant de l’Orgeval. Rapport PIREN SEINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10597,64 +10597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'étude de la contamination par les pesticides d'eaux de rivières et de nappes au niveau du bassin versant de l'Orgeval. Rapport PIREN SEINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11004,51 +11004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lavison-Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11269,51 +11269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36708-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.100824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947929v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/9622-0711037381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Maiga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S Ciss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamilov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kozhabaeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamilov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fauchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.10.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZN1HXVW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03809761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couturier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMB4870Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trajkovska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Gaye Seye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aaron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye Seye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau-Guigon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pozo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diamond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es062705s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CF10PB4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollivon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000026550.61610.f0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5B6JKLNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farrugia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Mouchel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2003.11.061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKPDSFC8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Garban" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanchoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motelay-Massei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ollivon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00414-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCPWK8QV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Ollivon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00057-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWZ3FXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941654v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00089-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKM75N7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Garmouma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012017025060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1DXWG3M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mattei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fauchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baratelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Flipo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s-Lao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nills Fauchon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992468v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970883v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavison-Bompard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreux Teo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035598v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delaunay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905201v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fluvia Baratelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.synth.2019.vol2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosse-Amsaleg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3191-l-observation-long-terme-en-environnement.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599317v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aaron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau Guigon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/biblio/1173" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947956v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357553v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04347209v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063819v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599669v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801279v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36708-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.100824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947929v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/9622-0711037381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Maiga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S Ciss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamilov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kozhabaeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamilov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fauchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.10.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZN1HXVW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03809761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couturier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMB4870Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trajkovska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Gaye Seye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aaron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye Seye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau-Guigon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pozo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diamond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es062705s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CF10PB4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollivon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000026550.61610.f0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5B6JKLNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farrugia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Mouchel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2003.11.061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKPDSFC8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00089-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKM75N7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Ollivon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00057-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWZ3FXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Garban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanchoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motelay-Massei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevreuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ollivon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00414-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCPWK8QV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Garmouma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012017025060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1DXWG3M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mattei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fauchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baratelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Flipo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s-Lao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nills Fauchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavison-Bompard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970883v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreux Teo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035598v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delaunay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905201v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fluvia Baratelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.synth.2019.vol2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosse-Amsaleg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3191-l-observation-long-terme-en-environnement.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599317v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aaron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau Guigon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/biblio/1173" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947956v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357553v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396894v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04347209v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063819v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404617v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599669v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801279v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>