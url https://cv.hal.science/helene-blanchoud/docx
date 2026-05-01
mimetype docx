--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -576,295 +576,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water, nitrate and atrazine transfer through the unsaturated zone of the Chalk aquifer in northern France</w:t>
+                <w:t xml:space="preserve">Transfer and degradation of the common pesticide atrazine through the unsaturated zone of the Chalk aquifer (Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guerin</w:t>
+                <w:t xml:space="preserve">Pierre Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 652, pp.927-938. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 255, pp.113125 (IF 5,98). </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820134v1</w:t>
+                <w:t xml:space="preserve">hal-02319621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and degradation of the common pesticide atrazine through the unsaturated zone of the Chalk aquifer (Northern France)</w:t>
+                <w:t xml:space="preserve">Water, nitrate and atrazine transfer through the unsaturated zone of the Chalk aquifer in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ribstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 255, pp.113125 (IF 5,98). </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 652, pp.927-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319621v1</w:t>
+                <w:t xml:space="preserve">hal-03820134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of surface and groundwater contamination by pesticides residues in a Sudano-Sahelian agricultural watershed (Korokoro, Mali)</w:t>
               </w:r>
@@ -2429,827 +2429,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric deposition of PAHs to an urban site, Paris, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Garban</w:t>
+                <w:t xml:space="preserve">Atmospheric bulk deposition of PAHs onto France: trends from urban to remote sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Garban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ollivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 36 (17), pp.2891-2900. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00089-4⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 36 (34), pp.5395-5403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00414-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941654v1</w:t>
+                <w:t xml:space="preserve">hal-03941551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric deposition of PAHs to an urban site, Paris, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Garban</w:t>
+                <w:t xml:space="preserve">Herbicides and nitrogen in precipitation: progression from west to east and contribution to the Marne river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Garban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00089-4⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (9), pp.1025-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00057-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833434v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicides and nitrogen in precipitation: progression from west to east and contribution to the Marne river (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+                <w:t xml:space="preserve">Atmospheric bulk deposition of PAHs onto France: trends from urban to remote sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Garban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Garban</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+                <w:t xml:space="preserve">D Ollivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (34), pp.5395-5403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00414-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00057-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941697v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric bulk deposition of PAHs onto France: trends from urban to remote sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbicides and nitrogen in precipitation: progression from west to east and contribution to the Marne river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Garban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Garban</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D Ollivon</w:t>
+                <w:t xml:space="preserve">Donatienne Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00414-4⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (9), pp.1025-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00057-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833462v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric bulk deposition of PAHs onto France: trends from urban to remote sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Ollivon</w:t>
+                <w:t xml:space="preserve">Atmospheric deposition of PAHs to an urban site, Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 36 (34), pp.5395-5403. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 36 (17), pp.2891-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00089-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00414-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03941551v1</w:t>
+                <w:t xml:space="preserve">hal-03941654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicides and nitrogen in precipitation: progression from west to east and contribution to the Marne river (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+                <w:t xml:space="preserve">Atmospheric deposition of PAHs to an urban site, Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00057-7⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (17), pp.2891-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00089-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833457v1</w:t>
+                <w:t xml:space="preserve">hal-03833434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triazines in the Marne and the Seine Rivers (France) Longitudinal Evolution and Flows</w:t>
               </w:r>
@@ -4297,51 +4297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prospective de la contamination par la déséthylatrazine (DEA) dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47eme congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
@@ -4659,396 +4659,396 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nils Fauchon</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nills Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2016, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404505v1</w:t>
+                <w:t xml:space="preserve">hal-02741566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisations exploratoires de la pollution des eaux souterraines par les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nills Fauchon</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2016, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741566v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations exploratoires de la pollution des eaux souterraines par les pesticides</w:t>
+                <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Viennot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
+              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742019v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la parcelle au bassin versant : quelles données pour la modélisation du transfert des pesticides ?</w:t>
               </w:r>
@@ -5153,51 +5153,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
+                <w:t xml:space="preserve">Simulation of pesticide dissipation in soil at the catchment scale over 23 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
@@ -5228,97 +5228,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès du groupe français des pesticides : "Protection des cultures et santé environnementale : héritages et conceptions nouvelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFP, Groupe Français des Pesticides, France, May 2014, Schœlcher, Martinique. 35 p</w:t>
+              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Viennes, Autriche. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992511v1</w:t>
+                <w:t xml:space="preserve">hal-01990540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of pesticide dissipation in soil at the catchment scale over 23 years</w:t>
+                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
@@ -5341,327 +5341,327 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Viennes, Autriche. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), Paris, France, Feb 2014, Paris, France. pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990540v1</w:t>
+                <w:t xml:space="preserve">hal-01992468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
+                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), Paris, France, Feb 2014, Paris, France. pp.35-36</w:t>
+              <w:t xml:space="preserve">44ème Congrès du Groupe Français des Pesticides (GPF) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université des Antilles, May 2014, FORT DE FRANCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992468v1</w:t>
+                <w:t xml:space="preserve">hal-03948106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t>
+                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès du Groupe Français des Pesticides (GPF) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université des Antilles, May 2014, FORT DE FRANCE, France</w:t>
+              <w:t xml:space="preserve">44ème Congrès du groupe français des pesticides : "Protection des cultures et santé environnementale : héritages et conceptions nouvelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFP, Groupe Français des Pesticides, France, May 2014, Schœlcher, Martinique. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948106v1</w:t>
+                <w:t xml:space="preserve">hal-01992511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels and trends of PCBs and PBDEs in fish (Rutilus rutilus and Cyprinus carpio) and sediment from South Kazakhstan</w:t>
               </w:r>
@@ -5766,135 +5766,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ampa (aminomethyl-phosphonic acid) multiple origins in surface water : a new laboratory test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+                <w:t xml:space="preserve">Évolution des traitements phytosanitaires en vue de simuler leurs impacts sur la qualité de l'eau : synthèse sur l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Couturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Blanchoud</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lavison-Bompard</w:t>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium in pesticide chemistry "Pesticides in the environment : fate, modelling and risk mitigation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">Colloque 2011 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976310v1</w:t>
+                <w:t xml:space="preserve">hal-02745821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organochlorine compounds in fish and sediments of the Syrdarya river (Kazakhstan) : a bioaccumulation survey coupled with a morphometric investigation</w:t>
               </w:r>
@@ -6124,148 +6137,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des traitements phytosanitaires en vue de simuler leurs impacts sur la qualité de l'eau : synthèse sur l'Orgeval</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+                <w:t xml:space="preserve">Ampa (aminomethyl-phosphonic acid) multiple origins in surface water : a new laboratory test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+                <w:t xml:space="preserve">G. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+                <w:t xml:space="preserve">G. Lavison-Bompard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2011 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Symposium in pesticide chemistry "Pesticides in the environment : fate, modelling and risk mitigation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745821v1</w:t>
+                <w:t xml:space="preserve">ineris-00976310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7692,51 +7692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8890,511 +8890,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie sur la période 2017-2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Renaud</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sorbonne Université (France); CNRS. 2024</w:t>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529136v1</w:t>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie sur la période 2017-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université (France); CNRS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+                <w:t xml:space="preserve">hal-04529136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’état de contamination de l’axe Seine</w:t>
+                <w:t xml:space="preserve">Demande d’évaluation de la robustesse et de la portée des résultats de l’étude « Pesticides c’est dans l’air ! » pour l’évaluation des distances de sécurité des riverains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
+                <w:t xml:space="preserve">Miguel Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lavison-Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp.36-136</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0040, Anses. 2023, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396894v1</w:t>
+                <w:t xml:space="preserve">anses-04347209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’évaluation de la robustesse et de la portée des résultats de l’étude « Pesticides c’est dans l’air ! » pour l’évaluation des distances de sécurité des riverains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l’état de contamination de l’axe Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp.36-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Nicolaï</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-04347209v1</w:t>
+                <w:t xml:space="preserve">hal-04396894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une typologie des pesticides à l’échelle du bassin de la Seine</w:t>
               </w:r>
@@ -9777,64 +9777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2019, pp.52-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11004,51 +11004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lavison-Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11269,51 +11269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36708-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.100824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947929v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/9622-0711037381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Maiga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S Ciss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamilov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kozhabaeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamilov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fauchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.10.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZN1HXVW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03809761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couturier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMB4870Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trajkovska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Gaye Seye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aaron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye Seye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau-Guigon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pozo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diamond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es062705s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CF10PB4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollivon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000026550.61610.f0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5B6JKLNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farrugia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Mouchel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2003.11.061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKPDSFC8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00089-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKM75N7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Ollivon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00057-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWZ3FXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Garban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanchoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motelay-Massei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevreuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ollivon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00414-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCPWK8QV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Garmouma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012017025060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1DXWG3M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mattei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fauchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baratelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Flipo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s-Lao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nills Fauchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavison-Bompard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970883v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreux Teo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035598v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delaunay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905201v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fluvia Baratelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.synth.2019.vol2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosse-Amsaleg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3191-l-observation-long-terme-en-environnement.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599317v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aaron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau Guigon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/biblio/1173" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947956v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357553v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396894v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04347209v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063819v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404617v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599669v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801279v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36708-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.100824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947929v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/9622-0711037381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Maiga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S Ciss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamilov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kozhabaeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamilov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fauchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.10.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZN1HXVW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03809761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couturier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMB4870Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trajkovska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Gaye Seye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aaron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye Seye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau-Guigon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pozo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diamond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es062705s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CF10PB4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollivon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000026550.61610.f0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5B6JKLNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farrugia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Mouchel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2003.11.061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKPDSFC8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Garban" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanchoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motelay-Massei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ollivon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00414-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCPWK8QV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Ollivon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00057-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWZ3FXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941654v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00089-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKM75N7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Garmouma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012017025060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1DXWG3M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mattei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fauchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baratelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Flipo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s-Lao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nills Fauchon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992468v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970883v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavison-Bompard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreux Teo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035598v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delaunay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905201v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fluvia Baratelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.synth.2019.vol2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosse-Amsaleg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3191-l-observation-long-terme-en-environnement.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599317v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aaron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau Guigon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/biblio/1173" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947956v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357553v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04347209v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063819v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404617v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599669v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801279v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>