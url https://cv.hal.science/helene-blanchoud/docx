--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -576,295 +576,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and degradation of the common pesticide atrazine through the unsaturated zone of the Chalk aquifer (Northern France)</w:t>
+                <w:t xml:space="preserve">Water, nitrate and atrazine transfer through the unsaturated zone of the Chalk aquifer in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ribstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 255, pp.113125 (IF 5,98). </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 652, pp.927-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319621v1</w:t>
+                <w:t xml:space="preserve">hal-03820134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water, nitrate and atrazine transfer through the unsaturated zone of the Chalk aquifer in northern France</w:t>
+                <w:t xml:space="preserve">Transfer and degradation of the common pesticide atrazine through the unsaturated zone of the Chalk aquifer (Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guerin</w:t>
+                <w:t xml:space="preserve">Pierre Ribstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 652, pp.927-938. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 255, pp.113125 (IF 5,98). </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820134v1</w:t>
+                <w:t xml:space="preserve">hal-02319621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of surface and groundwater contamination by pesticides residues in a Sudano-Sahelian agricultural watershed (Korokoro, Mali)</w:t>
               </w:r>
@@ -2429,827 +2429,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric bulk deposition of PAHs onto France: trends from urban to remote sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Ollivon</w:t>
+                <w:t xml:space="preserve">Atmospheric deposition of PAHs to an urban site, Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 36 (34), pp.5395-5403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00414-4⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 36 (17), pp.2891-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00089-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941551v1</w:t>
+                <w:t xml:space="preserve">hal-03941654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicides and nitrogen in precipitation: progression from west to east and contribution to the Marne river (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+                <w:t xml:space="preserve">Atmospheric deposition of PAHs to an urban site, Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00057-7⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (17), pp.2891-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00089-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941697v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric bulk deposition of PAHs onto France: trends from urban to remote sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Garban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ollivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36 (34), pp.5395-5403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00414-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833462v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicides and nitrogen in precipitation: progression from west to east and contribution to the Marne river (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Garban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Ollivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (9), pp.1025-1031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00057-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03833457v1</w:t>
+                <w:t xml:space="preserve">hal-03941697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric deposition of PAHs to an urban site, Paris, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Garban</w:t>
+                <w:t xml:space="preserve">Atmospheric bulk deposition of PAHs onto France: trends from urban to remote sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Garban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ollivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 36 (17), pp.2891-2900. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00089-4⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 36 (34), pp.5395-5403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00414-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03941654v1</w:t>
+                <w:t xml:space="preserve">hal-03833462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric deposition of PAHs to an urban site, Paris, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Garban</w:t>
+                <w:t xml:space="preserve">Herbicides and nitrogen in precipitation: progression from west to east and contribution to the Marne river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Garban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (9), pp.1025-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00057-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1352-2310(02)00089-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833434v1</w:t>
+                <w:t xml:space="preserve">hal-03833457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triazines in the Marne and the Seine Rivers (France) Longitudinal Evolution and Flows</w:t>
               </w:r>
@@ -4297,51 +4297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prospective de la contamination par la déséthylatrazine (DEA) dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47eme congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
@@ -4659,396 +4659,396 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nills Fauchon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2016, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741566v1</w:t>
+                <w:t xml:space="preserve">hal-02404505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations exploratoires de la pollution des eaux souterraines par les pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Viennot</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nills Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2016, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742019v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
+                <w:t xml:space="preserve">Modélisations exploratoires de la pollution des eaux souterraines par les pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nils Fauchon</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404505v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la parcelle au bassin versant : quelles données pour la modélisation du transfert des pesticides ?</w:t>
               </w:r>
@@ -5153,51 +5153,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of pesticide dissipation in soil at the catchment scale over 23 years</w:t>
+                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
@@ -5228,97 +5228,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Viennes, Autriche. pp.1</w:t>
+              <w:t xml:space="preserve">44ème Congrès du groupe français des pesticides : "Protection des cultures et santé environnementale : héritages et conceptions nouvelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFP, Groupe Français des Pesticides, France, May 2014, Schœlcher, Martinique. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990540v1</w:t>
+                <w:t xml:space="preserve">hal-01992511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
+                <w:t xml:space="preserve">Simulation of pesticide dissipation in soil at the catchment scale over 23 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
@@ -5341,327 +5341,327 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), Paris, France, Feb 2014, Paris, France. pp.35-36</w:t>
+              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Viennes, Autriche. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992468v1</w:t>
+                <w:t xml:space="preserve">hal-01990540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t>
+                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès du Groupe Français des Pesticides (GPF) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université des Antilles, May 2014, FORT DE FRANCE, France</w:t>
+              <w:t xml:space="preserve">Colloque 2014 du PIREN-SEINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPMC, Université Pierre et Marie Curie (Paris 6), Paris, France, Feb 2014, Paris, France. pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948106v1</w:t>
+                <w:t xml:space="preserve">hal-01992468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme: application au bassin versant de l'Orgeval</w:t>
+                <w:t xml:space="preserve">Simulation de la dissipation des pesticides dans les sols sur le long terme : application au bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès du groupe français des pesticides : "Protection des cultures et santé environnementale : héritages et conceptions nouvelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFP, Groupe Français des Pesticides, France, May 2014, Schœlcher, Martinique. 35 p</w:t>
+              <w:t xml:space="preserve">44ème Congrès du Groupe Français des Pesticides (GPF) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université des Antilles, May 2014, FORT DE FRANCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992511v1</w:t>
+                <w:t xml:space="preserve">hal-03948106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels and trends of PCBs and PBDEs in fish (Rutilus rutilus and Cyprinus carpio) and sediment from South Kazakhstan</w:t>
               </w:r>
@@ -5766,148 +5766,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des traitements phytosanitaires en vue de simuler leurs impacts sur la qualité de l'eau : synthèse sur l'Orgeval</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+                <w:t xml:space="preserve">Ampa (aminomethyl-phosphonic acid) multiple origins in surface water : a new laboratory test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+                <w:t xml:space="preserve">G. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+                <w:t xml:space="preserve">G. Lavison-Bompard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2011 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Symposium in pesticide chemistry "Pesticides in the environment : fate, modelling and risk mitigation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745821v1</w:t>
+                <w:t xml:space="preserve">ineris-00976310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organochlorine compounds in fish and sediments of the Syrdarya river (Kazakhstan) : a bioaccumulation survey coupled with a morphometric investigation</w:t>
               </w:r>
@@ -6137,135 +6124,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ampa (aminomethyl-phosphonic acid) multiple origins in surface water : a new laboratory test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+                <w:t xml:space="preserve">Évolution des traitements phytosanitaires en vue de simuler leurs impacts sur la qualité de l'eau : synthèse sur l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Couturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Blanchoud</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lavison-Bompard</w:t>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium in pesticide chemistry "Pesticides in the environment : fate, modelling and risk mitigation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">Colloque 2011 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976310v1</w:t>
+                <w:t xml:space="preserve">hal-02745821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7692,51 +7692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9134,267 +9134,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’évaluation de la robustesse et de la portée des résultats de l’étude « Pesticides c’est dans l’air ! » pour l’évaluation des distances de sécurité des riverains</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’état de contamination de l’axe Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Nicolaï</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lavison-Bompard</w:t>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0040, Anses. 2023, 78 p</w:t>
+              <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp.36-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04347209v1</w:t>
+                <w:t xml:space="preserve">hal-04396894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’état de contamination de l’axe Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demande d’évaluation de la robustesse et de la portée des résultats de l’étude « Pesticides c’est dans l’air ! » pour l’évaluation des distances de sécurité des riverains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Lavison-Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp.36-136</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0040, Anses. 2023, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04396894v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04347209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une typologie des pesticides à l’échelle du bassin de la Seine</w:t>
               </w:r>
@@ -9777,64 +9777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2019, pp.52-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11004,51 +11004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lavison-Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11269,51 +11269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36708-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.100824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947929v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/9622-0711037381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Maiga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S Ciss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamilov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kozhabaeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamilov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fauchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.10.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZN1HXVW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03809761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couturier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMB4870Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trajkovska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Gaye Seye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aaron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye Seye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau-Guigon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pozo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diamond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es062705s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CF10PB4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollivon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000026550.61610.f0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5B6JKLNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farrugia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Mouchel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2003.11.061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKPDSFC8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Garban" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanchoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motelay-Massei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevreuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ollivon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00414-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCPWK8QV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Ollivon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00057-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWZ3FXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941654v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00089-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKM75N7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Garmouma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012017025060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1DXWG3M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mattei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fauchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baratelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Flipo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s-Lao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nills Fauchon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992468v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970883v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavison-Bompard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreux Teo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035598v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delaunay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905201v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fluvia Baratelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.synth.2019.vol2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosse-Amsaleg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3191-l-observation-long-terme-en-environnement.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599317v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aaron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau Guigon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/biblio/1173" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947956v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357553v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04347209v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063819v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404617v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599669v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801279v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36708-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.100824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947929v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/9622-0711037381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Maiga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S Ciss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamilov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kozhabaeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamilov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fauchon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.10.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZN1HXVW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03809761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couturier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMB4870Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trajkovska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Gaye Seye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Aaron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye Seye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau-Guigon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pozo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diamond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es062705s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CF10PB4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollivon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000026550.61610.f0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5B6JKLNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farrugia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Mouchel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2003.11.061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKPDSFC8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00089-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKM75N7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Garban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanchoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motelay-Massei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevreuil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ollivon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00414-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCPWK8QV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Ollivon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00057-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWZ3FXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Garmouma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012017025060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1DXWG3M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mattei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fauchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baratelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Flipo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s-Lao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nills Fauchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990467v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavison-Bompard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970883v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreux Teo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035598v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delaunay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905201v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005928v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02405007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_385" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fluvia Baratelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.synth.2019.vol2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192451v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosse-Amsaleg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3191-l-observation-long-terme-en-environnement.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599317v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aaron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau Guigon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/biblio/1173" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947956v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357553v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396894v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04347209v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bignon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063819v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404617v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01992642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saleh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599669v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ledoux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801279v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>