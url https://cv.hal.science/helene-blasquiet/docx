--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -1236,217 +1236,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie territoriale : des compétences diverses et en évolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James W. Kirchner</w:t>
+                <w:t xml:space="preserve">LA GESTION DES EXPLOITATIONS AGRICOLES : UN ÉTAT DES LIEUX DE LA RECHERCHE EN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 602-603, pp.343-353</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Gérer et Comprendre, 107, pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598331v1</w:t>
+                <w:t xml:space="preserve">hal-02122219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA GESTION DES EXPLOITATIONS AGRICOLES : UN ÉTAT DES LIEUX DE LA RECHERCHE EN FRANCE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+                <w:t xml:space="preserve">Ingénierie territoriale : des compétences diverses et en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maumelat-Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Gérer et Comprendre, 107, pp.29-40</w:t>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 602-603, pp.343-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122219v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie territoriale : des compétences diverses et en évolution</w:t>
               </w:r>
@@ -3388,407 +3388,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grid to characterize game design choices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Taverne</w:t>
+                <w:t xml:space="preserve">Différenciation et compétitivité : quelles performances pour les exploitations viticoles françaises sous signe de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECSRL 2018 European Landscapes for Quality of Life ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.138-138</w:t>
+              <w:t xml:space="preserve">12ème Journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608856v1</w:t>
+                <w:t xml:space="preserve">hal-02122013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation et compétitivité : quelles performances pour les exploitations viticoles françaises sous signe de qualité ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">A grid to characterize game design choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">PECSRL 2018 European Landscapes for Quality of Life ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.138-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122013v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
+                <w:t xml:space="preserve">L'exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277506v1</w:t>
+                <w:t xml:space="preserve">hal-02122096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
+                <w:t xml:space="preserve">L’exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122096v1</w:t>
+                <w:t xml:space="preserve">hal-02277506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la tâche 2 de VeTerrA : « parcours et activités »</w:t>
               </w:r>
@@ -4450,152 +4450,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE L'IMPORTANCE D'IMPLIQUER TOUS LES ACTEURS D'UN TERRITOIRE DANS LA PÉRENNISATION D'UNE DESTINATION TOURISTIQUE. ILLUSTRATION À PARTIR DU CAS DE LA CHAISE DIEU ET DE SON FESTIVAL DE MUSIQUE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore A. Bonniot</w:t>
+                <w:t xml:space="preserve">De l'importance d'impliquer tous les acteurs d'un territoire dans la pérennisation d'une destination touristique. Illustration à partir du cas de la Chaise Dieu et de son festival de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bonniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Bouchaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Guillot</w:t>
+                <w:t xml:space="preserve">M. Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard J.-B. Marsat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+                <w:t xml:space="preserve">J.B. Marsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identité, Qualité et Compétitivité territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Sep 2010, Aoste, France</w:t>
+              <w:t xml:space="preserve">ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123998v1</w:t>
+                <w:t xml:space="preserve">hal-02597197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les retraités actifs : des créateurs d’activités potentiels pour les territoires ruraux ?</w:t>
               </w:r>
@@ -4657,152 +4657,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance d'impliquer tous les acteurs d'un territoire dans la pérennisation d'une destination touristique. Illustration à partir du cas de la Chaise Dieu et de son festival de musique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Bonniot</w:t>
+                <w:t xml:space="preserve">DE L'IMPORTANCE D'IMPLIQUER TOUS LES ACTEURS D'UN TERRITOIRE DANS LA PÉRENNISATION D'UNE DESTINATION TOURISTIQUE. ILLUSTRATION À PARTIR DU CAS DE LA CHAISE DIEU ET DE SON FESTIVAL DE MUSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore A. Bonniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouchaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Guillot</w:t>
+                <w:t xml:space="preserve">Monique Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Marsat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
+                <w:t xml:space="preserve">Jean-Bernard J.-B. Marsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.18</w:t>
+              <w:t xml:space="preserve">Identité, Qualité et Compétitivité territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Sep 2010, Aoste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597197v1</w:t>
+                <w:t xml:space="preserve">hal-02123998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ELDERLY IN RURAL AREAS: AN OPPORTUNITY FOR THE CREATION OF ACTIVITY AND EMPLOYMENT THE ELDERLY IN RURAL AREAS: AN OPPORTUNITY FOR THE CREATION OF ACTIVITY AND EMPLOYMENT</w:t>
               </w:r>
@@ -5711,51 +5711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5781,51 +5781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui méthodologique à la future politique de contractualisation avec les territoires en Auvergne. Fascicule 1 : fiches de caractérisation des Territoires d'Auvergne et annexes méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6198,98 +6198,201 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillir et s'engager dans les campagnes : Une analyse socio-politique et territoriale des seniors actifs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université Clermont Auvergne (UCA), 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05573876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de différenciation et compétitivité des exploitations laitières: éléments de réflexion à partir de l’analyse comparée dans six régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6318,51 +6421,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Angers, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6372,105 +6475,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de l'entretien de la voirie locale en milieu rural : études de cas sur trois communes du département du Puy de Dôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6538,51 +6641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4009C930"/>
+    <w:nsid w:val="A7049E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6769,51 +6872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-blasquiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1572-7432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bosc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.092.0071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05129621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Gillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04689226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cherchelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Valleix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Bonniot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maumelat-Ribeyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kirchner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Cot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maumelat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kirchner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Sabau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lenain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mamdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Glenat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Huidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verbeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne M.-A. Lenain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marboeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meignan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;ringuer Alain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02090773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124964v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grasset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grasset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard J.-B. Marsat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473185v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=cassandra delorme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambonni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04935508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauh&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mast&#232;re Sp&#233;cialis&#233; Acterra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-blasquiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1572-7432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bosc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.092.0071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05129621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Gillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04689226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cherchelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Valleix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Bonniot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maumelat-Ribeyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kirchner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Cot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maumelat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kirchner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Sabau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lenain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mamdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Glenat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Huidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verbeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne M.-A. Lenain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marboeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meignan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;ringuer Alain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02090773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124964v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grasset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grasset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard J.-B. Marsat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473185v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=cassandra delorme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambonni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04935508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauh&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mast&#232;re Sp&#233;cialis&#233; Acterra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05573876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>