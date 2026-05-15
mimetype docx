--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1236,217 +1236,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA GESTION DES EXPLOITATIONS AGRICOLES : UN ÉTAT DES LIEUX DE LA RECHERCHE EN FRANCE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+                <w:t xml:space="preserve">Ingénierie territoriale : des compétences diverses et en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maumelat-Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Gérer et Comprendre, 107, pp.29-40</w:t>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 602-603, pp.343-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122219v1</w:t>
+                <w:t xml:space="preserve">hal-02598331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie territoriale : des compétences diverses et en évolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James W. Kirchner</w:t>
+                <w:t xml:space="preserve">LA GESTION DES EXPLOITATIONS AGRICOLES : UN ÉTAT DES LIEUX DE LA RECHERCHE EN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 602-603, pp.343-353</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Gérer et Comprendre, 107, pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598331v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie territoriale : des compétences diverses et en évolution</w:t>
               </w:r>
@@ -3388,407 +3388,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation et compétitivité : quelles performances pour les exploitations viticoles françaises sous signe de qualité ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">A grid to characterize game design choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">PECSRL 2018 European Landscapes for Quality of Life ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.138-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122013v1</w:t>
+                <w:t xml:space="preserve">hal-02608856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grid to characterize game design choices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Taverne</w:t>
+                <w:t xml:space="preserve">Différenciation et compétitivité : quelles performances pour les exploitations viticoles françaises sous signe de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECSRL 2018 European Landscapes for Quality of Life ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.138-138</w:t>
+              <w:t xml:space="preserve">12ème Journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608856v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
+                <w:t xml:space="preserve">L’exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122096v1</w:t>
+                <w:t xml:space="preserve">hal-02277506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
+                <w:t xml:space="preserve">L'exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277506v1</w:t>
+                <w:t xml:space="preserve">hal-02122096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la tâche 2 de VeTerrA : « parcours et activités »</w:t>
               </w:r>
@@ -4083,217 +4083,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localised Agro-Food Systems in France and Dairy Farms performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vieillissement de la population, une ressource pour de nouvelles activités dans les espaces ruraux. Etudes de cas auvergnats et rhônalpins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jeanneaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+                <w:t xml:space="preserve">Eric Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne M.-A. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mamdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European IFSA Symposium "Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSA, Jul 2012, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Les chemins du développement Territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pour et Sur le Developpement Territorial, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124964v1</w:t>
+                <w:t xml:space="preserve">hal-02123968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vieillissement de la population, une ressource pour de nouvelles activités dans les espaces ruraux. Etudes de cas auvergnats et rhônalpins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localised Agro-Food Systems in France and Dairy Farms performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mamdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les chemins du développement Territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pour et Sur le Developpement Territorial, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10th European IFSA Symposium "Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123968v1</w:t>
+                <w:t xml:space="preserve">hal-02124964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES RETRAITES-CREATEURS : QUI SONT-ILS ?</w:t>
               </w:r>
@@ -4450,359 +4450,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance d'impliquer tous les acteurs d'un territoire dans la pérennisation d'une destination touristique. Illustration à partir du cas de la Chaise Dieu et de son festival de musique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les retraités actifs : des créateurs d’activités potentiels pour les territoires ruraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Sabau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.18</w:t>
+              <w:t xml:space="preserve">Identité, Qualité et Compétitivité territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF; AISRe, Sep 2010, Aoste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597197v1</w:t>
+                <w:t xml:space="preserve">hal-02129593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les retraités actifs : des créateurs d’activités potentiels pour les territoires ruraux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DE L'IMPORTANCE D'IMPLIQUER TOUS LES ACTEURS D'UN TERRITOIRE DANS LA PÉRENNISATION D'UNE DESTINATION TOURISTIQUE. ILLUSTRATION À PARTIR DU CAS DE LA CHAISE DIEU ET DE SON FESTIVAL DE MUSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore A. Bonniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard J.-B. Marsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité, Qualité et Compétitivité territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ASRDLF; AISRe, Sep 2010, Aoste, France</w:t>
+              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Sep 2010, Aoste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129593v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE L'IMPORTANCE D'IMPLIQUER TOUS LES ACTEURS D'UN TERRITOIRE DANS LA PÉRENNISATION D'UNE DESTINATION TOURISTIQUE. ILLUSTRATION À PARTIR DU CAS DE LA CHAISE DIEU ET DE SON FESTIVAL DE MUSIQUE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore A. Bonniot</w:t>
+                <w:t xml:space="preserve">De l'importance d'impliquer tous les acteurs d'un territoire dans la pérennisation d'une destination touristique. Illustration à partir du cas de la Chaise Dieu et de son festival de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bonniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Bouchaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Guillot</w:t>
+                <w:t xml:space="preserve">M. Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard J.-B. Marsat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+                <w:t xml:space="preserve">J.B. Marsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identité, Qualité et Compétitivité territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale De Langue Française, Sep 2010, Aoste, France</w:t>
+              <w:t xml:space="preserve">ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123998v1</w:t>
+                <w:t xml:space="preserve">hal-02597197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ELDERLY IN RURAL AREAS: AN OPPORTUNITY FOR THE CREATION OF ACTIVITY AND EMPLOYMENT THE ELDERLY IN RURAL AREAS: AN OPPORTUNITY FOR THE CREATION OF ACTIVITY AND EMPLOYMENT</w:t>
               </w:r>
@@ -5711,51 +5711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5781,51 +5781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui méthodologique à la future politique de contractualisation avec les territoires en Auvergne. Fascicule 1 : fiches de caractérisation des Territoires d'Auvergne et annexes méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,51 +6641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7049E67"/>
+    <w:nsid w:val="6EF5EC34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6872,51 +6872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-blasquiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1572-7432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bosc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.092.0071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05129621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Gillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04689226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cherchelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Valleix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Bonniot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maumelat-Ribeyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kirchner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Cot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maumelat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kirchner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Sabau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lenain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mamdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Glenat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Huidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verbeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne M.-A. Lenain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marboeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meignan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;ringuer Alain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02090773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124964v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grasset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grasset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard J.-B. Marsat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473185v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=cassandra delorme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambonni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04935508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauh&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mast&#232;re Sp&#233;cialis&#233; Acterra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05573876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-blasquiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1572-7432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bosc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.092.0071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05129621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Gillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04689226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cherchelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Valleix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Bonniot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maumelat-Ribeyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kirchner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01515804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Cot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maumelat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kirchner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Sabau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lenain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mamdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Glenat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Huidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verbeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne M.-A. Lenain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marboeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meignan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;ringuer Alain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02090773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grasset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grasset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123998v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard J.-B. Marsat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473185v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=cassandra delorme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambonni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04935508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602258v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauh&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mast&#232;re Sp&#233;cialis&#233; Acterra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05573876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>