--- v1 (2026-03-27)
+++ v2 (2026-05-06)
@@ -269,2347 +269,3132 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs - Les frontières du contrat administratif : le point de vue privatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs - Les frontières du contrat administratif : le point de vue privatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Repenser la garantie d’éviction et des charges ? Du passé ne faisons pas table rase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, p. 528, Id : RDC113m1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctions relatives à la formation du contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Supplément au n° 21, p. 32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’article 1218 : la force majeure contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, p. 779 ; Id : RDC112f4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The curious process reforming France's law of obligations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montesquieu Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, p. 62-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agréation de la livraison dans la vente : dits et non-dits de la Cour de cassation (à propos de Civ. 1re, 20 mai 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, II, 842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La unificación internacional del derecho del contrato de compraventa y su irradiación europea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Electrónica de la Facultad de Derecho de la Universidad de Granada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, [s. p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles anormaux de voisinage et Convention européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 03, pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02221707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection abâtardie de l’image des biens (À propos de l’arrêt d’Assemblée plénière du 7 mai 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrer : droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, p. 49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’allocation de dommages et intérêts. Regard français sur la proposition espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Poitiers-Saint Jacques de Compostelle : La recodification du droit commun de l’inexécution contractuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Boucard; Rose-Noëlle Schütz, Nov 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conceptions de l’inexécution du contrat. Regard français sur la proposition espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Poitiers-Saint Jacques de Compostelle : La recodification du droit commun de l’inexécution contractuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Boucard; Rose-Noëlle Schütz, Nov 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs - Le point de vue privatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières du contrat administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Brenet, Nov 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élaboration de la traduction : point de vue français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noëlle Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Coloquio internacional] La traducción al francés de la propuesta revisada para la modernización del derecho contractual y de las obligaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María Paz García Rubio, Oct 2025, Saint-Jacques-de-Compostelle, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;conventions&amp;quot; d’entraide agricole ou &amp;quot;d’échanges de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les contrats ruraux : terres d’innovation juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Grimonprez; Raphaèle-Jeanne Aubin-Brouté, Jun 2024, Poitiers, France. pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente et l’échange dans l’avant-projet de réforme du droit des contrats spéciaux de la Commission Philippe Stoffel-Munck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reforma francesa de los contratos especiales, Estudios a propósito del proyecto de la Comisión Philippe Stoffel-Munck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abel Veiga Copo; Ricardo Pazos Castro, Apr 2023, Madrid, Espagne. pp.53-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El procedimiento legislativo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La propuesta de modernización del código civil en materia de obligaciones y contratos de 2023, Algunas cuestiones previas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María Paz GARCÍA RUBIO, Jul 2024, Saint Jacques de Compostelle, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité contractuelle, long fleuve intranquille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trente ans de droit privé, Florilège à l'occasion des trente ans de l’Équipe de recherche en droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Boucard; Eddy Lamazerolles, Dec 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode de réforme du droit des contrats spéciaux de la Commission Philippe Stoffel-Munck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reforma francesa de los contratos especiales, Estudios a propósito del proyecto de la Comisión Philippe Stoffel-Munck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abel Veiga Copo; Ricardo Pazos Castro, Apr 2023, Madrid, Espagne. pp.21-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente de l’immeuble dans l’avant-projet de réforme du droit des contrats spéciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pratique notariale de la vente d’immeuble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsa Berry; Étienne Casimir, Oct 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tragédie du pain maudit de Pont-Saint-Esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le poison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marianne Faure-Abbad; Adrien Lauba, Jun 2022, Poitiers, France. p. 61-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El contrato de servicios en el derecho francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modernización del contrato de servicios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Francisco Infante Ruiz (dir.); Francisco Oliva Blázquez (dir.), Nov 2019, Seville, España</w:t>
+              <w:t xml:space="preserve">, Francisco Infante Ruiz; Francisco Oliva Blázquez, Nov 2019, Seville, España. pp.245-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recodificación del derecho de la compraventa. Presentación del libro, Les recodifications du droit de la vente en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las nuevas perspectivas de la recodificación del derecho de la compraventa en Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abel Veiga Copo (dir.), Nov 2021, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La botanique des contrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario internacional de derecho de contratos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Lete Achirica (dir.), Nov 2021, Saint-Jacques de Compostelle, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La recodificación del derecho de la compraventa. Presentación del libro, Les recodifications du droit de la vente en Europe</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transfert de propriété et des risques dans la vente (rapport français)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las nuevas perspectivas de la recodificación del derecho de la compraventa en Europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Abel Veiga Copo (dir.), Nov 2021, Madrid, España</w:t>
+              <w:t xml:space="preserve">Les perspectives de recodification du droit de la vente en France et en Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Boucard; Éric Savaux; Rose-Noëlle Schütz, Oct 2018, Poitiers, France. p. 409-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réparation du préjudice purement économique dans le projet de réforme français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme du droit de la responsabilité civile en France, 8es Journées franco-allemandes de l’Association Henri Capitant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France. p. 125-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre responsabilités contractuelle et extracontractuelle : une difficile coexistence ? (Rapport français)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme du droit de la responsabilité en France et en Belgique, Regards croisés et aspects de droit comparé [Séminaire du GRERCA, Groupement européen de recherche sur la responsabilité civile et l'assurance)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernard Dubuisson, Dec 2018, Bruxelles, Belgique. p. 173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat de vente et la publicité foncière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formalisme et néoformalisme en droit des contrats, Journées Jean Beauchard-Paolo Maria Vecchi Poitiers-Roma Tre 24-25 septembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Boudot; Marianne Faure-Abbad; Marco Urbano Sperandio; Didier Veillon, Sep 2015, Poitiers, France. p. 107-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anéantissement du contrat : nullité et caducité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme du droit des contrats et du régime général des obligations par l’ordonnance du 10 février 2016, Les principaux changements pour la pratique contractuelle [Colloque Université de Bordeaux 28 septembre 2016]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laura Sautonie-Laguionie (dir.); Guillaume Wicker (dir.), Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge et le contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recodification du droit des obligations en France et en Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Boucard; Éric Savaux; Rose-Noëlle Schütz; Javier Lete Achirica, Oct 2015, Poitiers, France. p. 275-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité contractuelle dans le nouveau Code civil roumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau Code civil roumain : Vu de l’intérieur – Vu de l’extérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flavius Antoniu Baïas (dir.); Răzvan Dincă (dir.), Oct 2013, Bucarest, Roumanie. p. 109-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inexécution contractuelle et infraction pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In memoria di Paolo Maria Vecchi, Giornata di studio, Le frontiere mobili della responsabilità contrattuale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Mazzamuto, Apr 2015, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’inexécution contractuelle envers les tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’effet relatif du contrat [Journées Jean Beauchard Poitiers-Roma Tre]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Boudot (dir.); Marianne Faure-Abbad (dir.); Didier Veillon (dir.), Jun 2013, Poitiers, France. p. 57-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert conventionnel de propriété, confluence franco-roumaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Dinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les confluences des droits, regards franco-roumains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études et de recherches comparatives sur les constitutions, les libertés et l'État (CERCCLE), Feb 2014, Bordeaux, France. p. 59-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouveau régime de l’inexécution contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme du droit des obligations en France (5es Journées franco-allemandes de l’Association Henri Capitant)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Wicker (dir.); Denis Mazeaud (dir.); Reiner Schulze (dir.); Gerald Mäsch (dir.), 2014, Münster, Allemagne. p. 153-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme, de la doctrine à l'ordonnance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme du droit des obligations en France (5es Journées franco-allemandes de l’Association Henri Capitant)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Wicker (dir.); Denis Mazeaud (dir.); Reiner Schulze (dir.); Gerald Mäsch (dir.), 2014, Münster, Allemagne. p. 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action en responsabilité et la prescription, Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Schütz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité du fait des produits défectueux [Travaux du Groupe européen de recherche en responsabilité civile et assurance (Grerca)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Javier Lete Achirica (dir.), May 2012, Saint Jacques de Compostelle, Espagne. p. 319-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences de l’anéantissement du contrat : restitutions et enrichissement sans cause (droit français)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les divergences franco-allemandes dans la théorie du contrat : querelles de fond ou querelles de mots ? [Association Henri Capitant, Quatrièmes Journées franco-allemandes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Wicker (dir.); Reiner Schulze (dir.), Mar 2013, Bordeaux, France. p. 1669-1683 ; Id : RDCO2013-4-055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard français sur la proposition d’un droit commun européen de la vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches franco-roumaines face au défi européen [Colloque anniversaire du Collège juridique franco-roumain d’études européennes, Université de Bucarest]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simina Elena Tănăsescu (coord.), Nov 2011, Bucarest (Roumania), Roumanie. p. 73-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des clauses abusives et déséquilibrantes dans les contrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fonctions du contrôle en droits français et néerlandais [Actes du colloque Poitiers-Nimègue (4 et 5 juin 2010)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de l'Université de Poitiers, Jun 2010, Poitiers, France. p. 11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des droits nationaux sur la Convention de Vienne du 11 avril 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Convention de Vienne, 30 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eddy Lamazerolles (dir.), May 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards français sur les contrats à distance et hors établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’amorce d’un droit européen du contrat (La proposition de directive relative aux droits des consommateurs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Denis Mazeaud (dir.); Reiner Schulze (dir.); Guillaume Wicker (dir.), Mar 2010, Bordeaux, France. p. 39-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instruments internationaux d’unification : concurrence ou modèle pour les droits nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit européen du contrat et droits du contrat en Europe : quelles perspectives pour quel équilibre ? [Colloque de l’Université Montesquieu – Bordeaux IV, Semaine de droit comparé]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Wicker (dir.), Sep 2007, Bordeaux, France. p. 21-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2619,1094 +3404,1262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats à la marge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faculté de droit et des sciences sociales de Poitiers, 2025, 978-2-38194-221-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente ans de droit privé. Florilège à l'occasion des trente ans de l’Équipe de recherche en droit privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Lamazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 446 p., 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, 978-2-38194-040-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recodifications du droit de la vente en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Lete Achirica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Pazos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 842 p., 2021, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-004-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 308 p., 2019, Dalloz corpus, 978-2-247-19224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recodification du droit des obligations en France et en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Lete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, 540 p., 2016, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 979-10-90426-53-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agréation de la livraison dans la vente, Essai de théorie générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Poitiers diff. Lgdj, 666 p., 2005, Collection de la Faculté de droit et des sciences sociales de Poitiers, 2-275-02523-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Boucard; Lionel Andreu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les contrats à la marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.5-7, 2025, Collection de la Faculté de droit et des sciences sociales de Poitiers. Doctrine, 978-2-38194-221-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus sur le droit des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bande de labos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-37076-162-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention de Vienne, modèle des recodifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Lamazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Lete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recodifications du droit de la vente en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, p. 101, 2021, 978-2-38194-004-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04021536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Eddy Lamazerolles</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente d’immeuble existant (rapport français)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Boucard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Favreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recodifications du droit de la vente en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ, p. 709, 2021, 978-2-38194-004-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, p. 561-592, 2021, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, ISBN : 978-2-38194-004-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hélène Boucard</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cessions de droits sociaux (rapport français)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Lamazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Favreau</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rabreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Lete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recodifications du droit de la vente en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, p. 561-592, 2020, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, ISBN : 978-2-38194-004-5</w:t>
+              <w:t xml:space="preserve">, LGDJ, p. 709, 2021, 978-2-38194-004-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04021528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remedies for breach of contract : the art to do something new with something old, and vice-versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Fauvarque-Cosson; G. Wicker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Reform of French Contract Law / La réforme du droit français des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée, p. 149-164 et 157-171, 2019, Droit comparé et européen, 978-2-36517-080-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le curieux processus de réforme du droit français des obligations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Blanchard; Flore Gasnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux confins du droit : hommage amical à Xavier Martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, p. 47-57, 2015, 979-10-90426-47-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétition internationale des systèmes juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les voyages du droit, Mélanges en l’honneur de Dominique Breillat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, p. 81-86, 2011, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, 9782275028538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3716,181 +4669,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3958,51 +4911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="466AD223"/>
+    <w:nsid w:val="38B1B424"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4189,51 +5142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-boucard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0389-4930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076629309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/266606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034579939" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-jean-carbonnier.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/grerca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boucard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wicker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993463v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Dinca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Savaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Andreu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Lamazerolles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/trente-ans-de-droit-prive--9782381940403?lang=fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993554v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lete Achirica" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pazos Castro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/les-recodifications-du-droit-de-la-vente-en-europe--9782381940045?lang=fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lete" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-boucard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0389-4930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076629309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/266606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034579939" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-jean-carbonnier.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/grerca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boucard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605400v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wicker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Savaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Dinca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Andreu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Lamazerolles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/trente-ans-de-droit-prive--9782381940403?lang=fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lete Achirica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pazos Castro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/les-recodifications-du-droit-de-la-vente-en-europe--9782381940045?lang=fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/007652133e83a7ca225cc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>