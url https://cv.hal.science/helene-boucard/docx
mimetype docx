--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -330,51 +330,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.204</w:t>
+              <w:t xml:space="preserve">, 2026, 02, pp.204-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05605436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2513,165 +2513,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les effets de l’inexécution contractuelle envers les tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’effet relatif du contrat [Journées Jean Beauchard Poitiers-Roma Tre]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Boudot (dir.); Marianne Faure-Abbad (dir.); Didier Veillon (dir.), Jun 2013, Poitiers, France. p. 57-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inexécution contractuelle et infraction pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In memoria di Paolo Maria Vecchi, Giornata di studio, Le frontiere mobili della responsabilità contrattuale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Mazzamuto, Apr 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992203v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03993463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert conventionnel de propriété, confluence franco-roumaine ?</w:t>
               </w:r>
@@ -4911,51 +4911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38B1B424"/>
+    <w:nsid w:val="62248F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5142,51 +5142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-boucard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0389-4930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076629309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/266606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034579939" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-jean-carbonnier.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/grerca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boucard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605400v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wicker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Savaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Dinca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Andreu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Lamazerolles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/trente-ans-de-droit-prive--9782381940403?lang=fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lete Achirica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pazos Castro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/les-recodifications-du-droit-de-la-vente-en-europe--9782381940045?lang=fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/007652133e83a7ca225cc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-boucard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0389-4930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076629309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/266606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034579939" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-jean-carbonnier.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/grerca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boucard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605400v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wicker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Savaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Sch&#252;tz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Dinca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Andreu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Lamazerolles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/trente-ans-de-droit-prive--9782381940403?lang=fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lete Achirica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pazos Castro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/les-recodifications-du-droit-de-la-vente-en-europe--9782381940045?lang=fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/read/007652133e83a7ca225cc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>