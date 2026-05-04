--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -1019,239 +1019,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Langage est-il le propre de l'homme ? Apports des études sur les primates non-humains</w:t>
+                <w:t xml:space="preserve">Vocal flexibility in nonhuman primates and the origins of human language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Koda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Coye</w:t>
+                <w:t xml:space="preserve">Nobuo Masataka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/primatologie.2637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307080v1</w:t>
+                <w:t xml:space="preserve">hal-01486121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal flexibility in nonhuman primates and the origins of human language</w:t>
+                <w:t xml:space="preserve">Le Langage est-il le propre de l'homme ? Apports des études sur les primates non-humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nobuo Masataka</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Primatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Existe-t-il un seuil de l'humain ?, 21, pp.87-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486121v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité vocale sous influences sociales chez les primates non-humains</w:t>
               </w:r>
@@ -1452,316 +1452,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic variability and individual distinctiveness in the vocal repertoire of red-capped mangabeys (Cercocebus torquatus).</w:t>
+                <w:t xml:space="preserve">Age- and sex-specific patterns of vocal behavior in De Brazza's monkeys (Cercopithecus neglectus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0025018⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (1), pp.12--28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.21002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063584v1</w:t>
+                <w:t xml:space="preserve">hal-01022543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age- and sex-specific patterns of vocal behavior in De Brazza's monkeys (Cercopithecus neglectus)</w:t>
+                <w:t xml:space="preserve">Acoustic variability and individual distinctiveness in the vocal repertoire of red-capped mangabeys (Cercocebus torquatus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.21002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 126 (1), pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0025018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01022543v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in the vocal repertoire of adult red-capped mangabeys (Cercocebus torquatus): A multi-level acoustic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1872,51 +1872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (11), pp.1023-1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2609,277 +2609,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil de données massives de contacts sociaux en école maternelle : validation éthologique de l’utilisation des capteurs de proximité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations linguistiques et réseau social : enjeux d’un recueil non supervisé de données massives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Màrton Karsai</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Fleury</w:t>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international « 50 ans de linguistique sur corpus oraux : apports à l’étude de la variation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826302v1</w:t>
+                <w:t xml:space="preserve">hal-01941151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations linguistiques et réseau social : enjeux d’un recueil non supervisé de données massives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nardy</w:t>
+                <w:t xml:space="preserve">Recueil de données massives de contacts sociaux en école maternelle : validation éthologique de l’utilisation des capteurs de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Dugua</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « 50 ans de linguistique sur corpus oraux : apports à l’étude de la variation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941151v1</w:t>
+                <w:t xml:space="preserve">hal-01826302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DyLNet : développement du langage oral et sociabilité à l'école maternelle</w:t>
               </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Koda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuo Masataka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3258,51 +3258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between the level of acoustic variability and the call social function in red-capped mangabeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4046,51 +4046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB090080"/>
+    <w:nsid w:val="23D52CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4277,51 +4277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-bouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0317-4909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14616489X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Collier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmidt-Kuntzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22309" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01756-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Koda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.05.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-457HX5RS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Masataka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2637" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Candiotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.1794" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01063584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.21002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGZQDWVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK0CBBTK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouattara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0715-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PN3K1BZG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-bouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0317-4909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14616489X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Collier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmidt-Kuntzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22309" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01756-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Koda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.05.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-457HX5RS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Masataka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2637" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Candiotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.1794" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.21002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGZQDWVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01063584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK0CBBTK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouattara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0715-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PN3K1BZG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>