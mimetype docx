--- v1 (2026-05-04)
+++ v2 (2026-05-05)
@@ -1019,239 +1019,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal flexibility in nonhuman primates and the origins of human language</w:t>
+                <w:t xml:space="preserve">Le Langage est-il le propre de l'homme ? Apports des études sur les primates non-humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuo Masataka</w:t>
+                <w:t xml:space="preserve">Camille Coye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Primatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Existe-t-il un seuil de l'humain ?, 21, pp.87-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486121v1</w:t>
+                <w:t xml:space="preserve">hal-01307080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Langage est-il le propre de l'homme ? Apports des études sur les primates non-humains</w:t>
+                <w:t xml:space="preserve">Vocal flexibility in nonhuman primates and the origins of human language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Coye</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Koda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuo Masataka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/primatologie.2637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307080v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité vocale sous influences sociales chez les primates non-humains</w:t>
               </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Koda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuo Masataka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4046,51 +4046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23D52CB7"/>
+    <w:nsid w:val="E744235E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4277,51 +4277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-bouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0317-4909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14616489X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Collier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmidt-Kuntzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22309" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01756-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Koda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.05.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-457HX5RS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Masataka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2637" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Candiotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.1794" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.21002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGZQDWVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01063584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK0CBBTK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouattara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0715-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PN3K1BZG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-bouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0317-4909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14616489X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Collier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmidt-Kuntzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22309" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01756-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5561" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Koda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.05.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-457HX5RS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Masataka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2637" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Candiotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.1794" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.21002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGZQDWVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01063584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SK0CBBTK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouattara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0715-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PN3K1BZG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01332407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4fb775a865c101dcf40bd3688c30ea9b2f19f8e4;origin=https://hal.archives-ouvertes.fr/hal-04934048;visit=swh:1:snp:faf3197e26ffd73b37415aed5a4a9d21c3fd6d25;anchor=swh:1:rel:f844fe254308bc97bab0c0c88af96fb3b10528c6;path=/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>